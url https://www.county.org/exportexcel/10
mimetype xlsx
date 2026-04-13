--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ebfee3ba334b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1abf4a7332624208af66723715b08d89.psmdcp" Id="Rcb8f43b0bf7c4fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c5435393834449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37c9a4a3a248418a86c53dfe76b38a8a.psmdcp" Id="R38eb31fed3b442b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>