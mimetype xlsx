--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c5435393834449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37c9a4a3a248418a86c53dfe76b38a8a.psmdcp" Id="R38eb31fed3b442b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292521b87332457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa33fba00a4a4ca0a7c4904836e75839.psmdcp" Id="R98a07c7f421643c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>