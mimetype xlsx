--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292521b87332457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa33fba00a4a4ca0a7c4904836e75839.psmdcp" Id="R98a07c7f421643c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170501c8579c42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f72ce652ada249f5992f6ebc075a7d8f.psmdcp" Id="R1f78d56ab6db4d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>