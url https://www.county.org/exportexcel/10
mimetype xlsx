--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170501c8579c42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f72ce652ada249f5992f6ebc075a7d8f.psmdcp" Id="R1f78d56ab6db4d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84a9a97360c4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f11dc18529449949a7876e481efc9ac.psmdcp" Id="R602f29e95bba4d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>