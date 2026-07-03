--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84a9a97360c4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f11dc18529449949a7876e481efc9ac.psmdcp" Id="R602f29e95bba4d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444483ddb0f4456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/309cbe3893254eb5bd51d2878f96e3ff.psmdcp" Id="Ra82bbf6cbc4a4697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>