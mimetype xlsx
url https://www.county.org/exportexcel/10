--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444483ddb0f4456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/309cbe3893254eb5bd51d2878f96e3ff.psmdcp" Id="Ra82bbf6cbc4a4697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45893ba7ed8c4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a3bed8aae9740fbb49d7e255180202a.psmdcp" Id="Rb4d2da377e2f47f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>