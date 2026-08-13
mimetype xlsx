--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45893ba7ed8c4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a3bed8aae9740fbb49d7e255180202a.psmdcp" Id="Rb4d2da377e2f47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e25c770cae4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4aa6a6bb521445288c85852e806cf9d9.psmdcp" Id="R26b0f485d3df4c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>