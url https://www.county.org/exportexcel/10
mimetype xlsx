--- v14 (2026-08-13)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e25c770cae4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4aa6a6bb521445288c85852e806cf9d9.psmdcp" Id="R26b0f485d3df4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d13c39ee48426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/661b06937a5b4371b11a909bd9b92167.psmdcp" Id="Rce1ffb74dc5f4717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>