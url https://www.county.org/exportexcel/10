--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d13c39ee48426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/661b06937a5b4371b11a909bd9b92167.psmdcp" Id="Rce1ffb74dc5f4717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36419e8e542446b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbe76636eb2e403bbdde22b7e67384f4.psmdcp" Id="Rbe6e3564c88642b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>