--- v6 (2026-03-21)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3079d19d3a42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96db01dfa2a845da8b728bd16b1a4240.psmdcp" Id="Rc4963496264d49fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862c92c4252a4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bdcdeee222f4ee8854c896c596b648f.psmdcp" Id="Rb826d74d72e2467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>