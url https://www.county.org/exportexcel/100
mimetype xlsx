--- v7 (2026-04-19)
+++ v8 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862c92c4252a4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bdcdeee222f4ee8854c896c596b648f.psmdcp" Id="Rb826d74d72e2467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a5260aaf524abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab13c78108824c1e84212363d3f58353.psmdcp" Id="R8a7cf9d4e8ee4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>