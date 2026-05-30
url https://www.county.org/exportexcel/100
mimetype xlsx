--- v8 (2026-05-10)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a5260aaf524abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab13c78108824c1e84212363d3f58353.psmdcp" Id="R8a7cf9d4e8ee4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2405dafbfd924a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/726701e448c9457cb4a1989b05524ac7.psmdcp" Id="Rb5a48f9e84f4423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>