--- v9 (2026-05-30)
+++ v10 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2405dafbfd924a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/726701e448c9457cb4a1989b05524ac7.psmdcp" Id="Rb5a48f9e84f4423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade1b80393604989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/102bf6333ce241929a8d7f9dd518a48f.psmdcp" Id="R332b69af00444fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>