--- v10 (2026-06-20)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade1b80393604989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/102bf6333ce241929a8d7f9dd518a48f.psmdcp" Id="R332b69af00444fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108afcd187b649e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8237a81dec83430797e3e9d26b07a89f.psmdcp" Id="R9d7604e64c16412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>