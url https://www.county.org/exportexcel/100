--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108afcd187b649e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8237a81dec83430797e3e9d26b07a89f.psmdcp" Id="R9d7604e64c16412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39de21306b3b40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3871cd65120540159d643ba28509be39.psmdcp" Id="R16f72ff4657e46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>