--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39de21306b3b40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3871cd65120540159d643ba28509be39.psmdcp" Id="R16f72ff4657e46d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7650da625a417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6386d141f15d4e26921322b1159443d6.psmdcp" Id="R5d9cbf14664e4d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>