--- v9 (2026-03-22)
+++ v10 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0724039f04364b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2fc7513246842389931c41e0ba4c2d0.psmdcp" Id="Rc6b245bd912e4326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c866f54426d4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cdabecc3bb94de191efef0307c92145.psmdcp" Id="Rc501ebe795844fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>