--- v10 (2026-04-11)
+++ v11 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c866f54426d4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cdabecc3bb94de191efef0307c92145.psmdcp" Id="Rc501ebe795844fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb0f47c30e143a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d94cc7c4cd634a5ea3787359c385ffb3.psmdcp" Id="Rc990f37d4f184105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>