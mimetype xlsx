--- v11 (2026-05-01)
+++ v12 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb0f47c30e143a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d94cc7c4cd634a5ea3787359c385ffb3.psmdcp" Id="Rc990f37d4f184105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79bb04c0698420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d8961a09b1447b29427f021136be95d.psmdcp" Id="Ref0b3a9fb302494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>