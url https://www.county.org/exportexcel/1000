--- v12 (2026-05-22)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79bb04c0698420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d8961a09b1447b29427f021136be95d.psmdcp" Id="Ref0b3a9fb302494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992bb87ea92b4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d2ddff8c41143339633f1c132dedf2d.psmdcp" Id="Rec05829a92dd4e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>