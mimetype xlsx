--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992bb87ea92b4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d2ddff8c41143339633f1c132dedf2d.psmdcp" Id="Rec05829a92dd4e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77515673cfd34b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/039c3e3059fb4bbb938df76a008e7e91.psmdcp" Id="R72ab8916b90e45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>