--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77515673cfd34b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/039c3e3059fb4bbb938df76a008e7e91.psmdcp" Id="R72ab8916b90e45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7075a11e02a14070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0a6bb684c11448093a5a6a0579d1d3a.psmdcp" Id="R16300aefec4f4056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>