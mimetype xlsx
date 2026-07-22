--- v15 (2026-07-22)
+++ v16 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7075a11e02a14070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0a6bb684c11448093a5a6a0579d1d3a.psmdcp" Id="R16300aefec4f4056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf4869175674d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb1a5bae1fe245199e11de42f0211c65.psmdcp" Id="Rf83960f8504043d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>