--- v16 (2026-07-22)
+++ v17 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf4869175674d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb1a5bae1fe245199e11de42f0211c65.psmdcp" Id="Rf83960f8504043d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ec4ce7b7f14293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78a2fa89ac7742f4944235902876b6eb.psmdcp" Id="R1f1d85ffe5784a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>