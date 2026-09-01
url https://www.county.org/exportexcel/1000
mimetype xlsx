--- v17 (2026-08-12)
+++ v18 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ec4ce7b7f14293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78a2fa89ac7742f4944235902876b6eb.psmdcp" Id="R1f1d85ffe5784a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02defc59c0934188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f66c7b68cab49b0b824276656251e3a.psmdcp" Id="R8c673892a18540c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>