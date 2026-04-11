--- v7 (2026-03-17)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd90d56efed4272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8d23fbf3a8c40b9acfbd798e7f88419.psmdcp" Id="R64a5a8e8c54941d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4219bf8a2862485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/deba9b867078499ca49c890f5d3dfc49.psmdcp" Id="Re3fe79c375074fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>