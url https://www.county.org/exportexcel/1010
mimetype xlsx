--- v8 (2026-04-11)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4219bf8a2862485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/deba9b867078499ca49c890f5d3dfc49.psmdcp" Id="Re3fe79c375074fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3c1862f97b4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2ec4da0eb0d457c9a04ab7961446fe9.psmdcp" Id="R0557bddaa0e54d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>