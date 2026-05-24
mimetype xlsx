--- v9 (2026-05-03)
+++ v10 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3c1862f97b4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2ec4da0eb0d457c9a04ab7961446fe9.psmdcp" Id="R0557bddaa0e54d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83a61d7c9d64cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31e801247f314629bb0f146da13db0a1.psmdcp" Id="R81601feb8fdb41fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>