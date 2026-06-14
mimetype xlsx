--- v10 (2026-05-24)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83a61d7c9d64cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31e801247f314629bb0f146da13db0a1.psmdcp" Id="R81601feb8fdb41fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27ba5f7200d4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31bc9a20cb8e426f8415d0f376b0757b.psmdcp" Id="R8d9093041a9d4c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>