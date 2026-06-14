--- v11 (2026-06-14)
+++ v12 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27ba5f7200d4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31bc9a20cb8e426f8415d0f376b0757b.psmdcp" Id="R8d9093041a9d4c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a214adf9031488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bdb24516aab427fa98bea1605d9e512.psmdcp" Id="R78b82d19248d41b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>