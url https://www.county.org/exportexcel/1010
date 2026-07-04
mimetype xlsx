--- v12 (2026-06-14)
+++ v13 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a214adf9031488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bdb24516aab427fa98bea1605d9e512.psmdcp" Id="R78b82d19248d41b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18707c789f145f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/328e3b3469eb4d13a3ab983555ee26b7.psmdcp" Id="Re601ac715ad74e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>