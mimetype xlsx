--- v13 (2026-07-04)
+++ v14 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18707c789f145f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/328e3b3469eb4d13a3ab983555ee26b7.psmdcp" Id="Re601ac715ad74e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4300f1af47a047ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f3614954fc94847bb9588db96c9dea2.psmdcp" Id="Raab4046295ff43c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>