--- v14 (2026-07-24)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4300f1af47a047ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f3614954fc94847bb9588db96c9dea2.psmdcp" Id="Raab4046295ff43c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda18d736290f4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc4fcc6374ea4b4eab5d5e58b1aaa895.psmdcp" Id="R55c53fbb901c4a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>