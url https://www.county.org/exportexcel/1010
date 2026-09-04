--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda18d736290f4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc4fcc6374ea4b4eab5d5e58b1aaa895.psmdcp" Id="R55c53fbb901c4a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9994a33cb634428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2338bfbc5fcf483e9657c8e44edde042.psmdcp" Id="Ra92fee2c41e342a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>