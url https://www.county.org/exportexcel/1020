--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830eea813616410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/490ed7580955413e812ef643c366fb4f.psmdcp" Id="R6e08ff70d4c74195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1222269c0e58401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a7bbde40ae4a528d301e5090ac6fbb.psmdcp" Id="R486f74b9ef0248a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>