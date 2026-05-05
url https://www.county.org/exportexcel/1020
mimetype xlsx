--- v8 (2026-04-11)
+++ v9 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1222269c0e58401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a7bbde40ae4a528d301e5090ac6fbb.psmdcp" Id="R486f74b9ef0248a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba17333e5c5d4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef0de97d198c49a5800a0f5c1c9e5eaf.psmdcp" Id="Re21aaf876b4948f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>