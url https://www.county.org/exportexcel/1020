--- v9 (2026-05-05)
+++ v10 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba17333e5c5d4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef0de97d198c49a5800a0f5c1c9e5eaf.psmdcp" Id="Re21aaf876b4948f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a54fae250b4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64e67640b4dd4c6ca5dc5aa47f257258.psmdcp" Id="R511aa562a89d46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>