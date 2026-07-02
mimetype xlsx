--- v10 (2026-05-27)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a54fae250b4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64e67640b4dd4c6ca5dc5aa47f257258.psmdcp" Id="R511aa562a89d46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8a5f91fb404a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61e0dc2f0ec94584b9c8ec06ed794595.psmdcp" Id="R7edbab3d93db45b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>