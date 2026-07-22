--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8a5f91fb404a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61e0dc2f0ec94584b9c8ec06ed794595.psmdcp" Id="R7edbab3d93db45b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c22c7fecae949d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de489d0aa6c645fda58785024e6632f3.psmdcp" Id="R4f9bb059372042cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>