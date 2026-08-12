--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c22c7fecae949d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de489d0aa6c645fda58785024e6632f3.psmdcp" Id="R4f9bb059372042cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf74023ded847ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3217a176999447f5b9af6f5e9b9b58a3.psmdcp" Id="Rd91d73a485354d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>