--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf74023ded847ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3217a176999447f5b9af6f5e9b9b58a3.psmdcp" Id="Rd91d73a485354d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2a64e49e3349e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bec5325293fe4869aeb944df34ee4ed8.psmdcp" Id="R8bd7dede88404d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>