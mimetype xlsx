--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2a64e49e3349e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bec5325293fe4869aeb944df34ee4ed8.psmdcp" Id="R8bd7dede88404d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3805c7c3fa2f46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea8cb5bb444841d299438cf9137a9431.psmdcp" Id="Rca42552c46e740bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>