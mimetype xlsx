--- v15 (2026-09-21)
+++ v16 (2026-10-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3805c7c3fa2f46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea8cb5bb444841d299438cf9137a9431.psmdcp" Id="Rca42552c46e740bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a393173b579425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b2962e1f0464411b5484eae50d02e77.psmdcp" Id="Rfb19e8f89a3e4b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>