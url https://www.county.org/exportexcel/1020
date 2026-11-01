--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a393173b579425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b2962e1f0464411b5484eae50d02e77.psmdcp" Id="Rfb19e8f89a3e4b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0156ef3c41db47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb44c0715b2f4ff99a1a3ca776e16a10.psmdcp" Id="R03e677ff26c94e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>