--- v7 (2026-03-16)
+++ v8 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c631601b214d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7547491380904a0891673c05b35cfe7a.psmdcp" Id="R16153a741c324102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f35679b2e8342e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d322ccba4aa84950a81d6f7c6adaa557.psmdcp" Id="Rc3fb72155b2f493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>