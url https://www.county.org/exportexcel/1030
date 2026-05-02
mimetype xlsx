--- v8 (2026-04-05)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f35679b2e8342e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d322ccba4aa84950a81d6f7c6adaa557.psmdcp" Id="Rc3fb72155b2f493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra265a586b7e8463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0083aeafe95438095c6b6d495d51e4f.psmdcp" Id="R0a2edf66a539403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>