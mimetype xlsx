--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra265a586b7e8463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0083aeafe95438095c6b6d495d51e4f.psmdcp" Id="R0a2edf66a539403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd5d18639cf4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4182235a87824b629ae74f0afe4b300a.psmdcp" Id="R0184733827264c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>