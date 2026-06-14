--- v10 (2026-05-23)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd5d18639cf4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4182235a87824b629ae74f0afe4b300a.psmdcp" Id="R0184733827264c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65cda7b109fd4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88a1616179ac4b3d99eccecfa49dc125.psmdcp" Id="Rc1ff64420fd5497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>