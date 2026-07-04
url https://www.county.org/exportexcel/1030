--- v11 (2026-06-14)
+++ v12 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65cda7b109fd4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88a1616179ac4b3d99eccecfa49dc125.psmdcp" Id="Rc1ff64420fd5497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b6e297e86840c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e41e1296758b435daab1b044272fca0d.psmdcp" Id="Rd4c20f9692634774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>