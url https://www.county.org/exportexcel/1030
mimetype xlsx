--- v12 (2026-07-04)
+++ v13 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b6e297e86840c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e41e1296758b435daab1b044272fca0d.psmdcp" Id="Rd4c20f9692634774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755340f2b1404ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25b9d3c8499f4653a50ef762e98f7a9b.psmdcp" Id="R4df0dfe054b3473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>