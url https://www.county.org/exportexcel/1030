--- v13 (2026-07-25)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755340f2b1404ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25b9d3c8499f4653a50ef762e98f7a9b.psmdcp" Id="R4df0dfe054b3473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0283028dbb460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c5ee99e0a93487f8b979eab2974b467.psmdcp" Id="R486c3514fce4445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>