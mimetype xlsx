--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0283028dbb460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c5ee99e0a93487f8b979eab2974b467.psmdcp" Id="R486c3514fce4445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8594c0adfc4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/797a4d8a88ed4d399e97d88afbcfeb8d.psmdcp" Id="Rf286fe1515f241fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>