--- v7 (2026-03-24)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d61ef08e8e44272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15ae6e2e5abe47498df6ba10d3d16415.psmdcp" Id="R2a98af1f0c944d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1c77572adc4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63ae979078714ec6bf0e763a2c4dca56.psmdcp" Id="R562063f80a7f4d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>