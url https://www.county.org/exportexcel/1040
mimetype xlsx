--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1c77572adc4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63ae979078714ec6bf0e763a2c4dca56.psmdcp" Id="R562063f80a7f4d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c52811437284666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59680c1efb774a29b2208a65c8f4db98.psmdcp" Id="Ra39b82ed68e84fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>