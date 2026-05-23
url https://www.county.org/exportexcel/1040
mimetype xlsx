--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c52811437284666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59680c1efb774a29b2208a65c8f4db98.psmdcp" Id="Ra39b82ed68e84fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb513622ba134242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6137b7d3ef264ec3a803ed5228aabe10.psmdcp" Id="Rb7efe1749efb44a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>