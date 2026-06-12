--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb513622ba134242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6137b7d3ef264ec3a803ed5228aabe10.psmdcp" Id="Rb7efe1749efb44a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6266b6fdc94883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b921b28fc47141308d54efb9d21b42f8.psmdcp" Id="Re13529a49c1b4c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>