--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6266b6fdc94883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b921b28fc47141308d54efb9d21b42f8.psmdcp" Id="Re13529a49c1b4c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf71e7f9ea44a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cb7480d87834c078620cea637bfe327.psmdcp" Id="Ra7267edef45841cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>