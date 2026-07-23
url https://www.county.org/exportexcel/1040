--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf71e7f9ea44a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cb7480d87834c078620cea637bfe327.psmdcp" Id="Ra7267edef45841cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7dca45a1854aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5faac02a285048ad891dcd9ca19ef620.psmdcp" Id="R44eb214cf8044675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>