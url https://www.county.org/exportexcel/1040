--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7dca45a1854aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5faac02a285048ad891dcd9ca19ef620.psmdcp" Id="R44eb214cf8044675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc47db271d04319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846c5151d3db4ad3a89b20b90f847f47.psmdcp" Id="Rcf348a653baf4b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>