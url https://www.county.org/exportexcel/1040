--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc47db271d04319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846c5151d3db4ad3a89b20b90f847f47.psmdcp" Id="Rcf348a653baf4b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e0b1415ca140c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/640f3d38e35a43058e0c06d4a9fa1fd6.psmdcp" Id="R95136f4c7c974ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>