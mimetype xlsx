--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46d4abb6b864288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4328756132074a0a9f239d38cb212a33.psmdcp" Id="R69462d22e0304113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac74df4c40445b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57f7cf4dac314301b7105349b24c9a76.psmdcp" Id="R36566e3d98ae42bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>