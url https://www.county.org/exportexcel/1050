--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac74df4c40445b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57f7cf4dac314301b7105349b24c9a76.psmdcp" Id="R36566e3d98ae42bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddffad1f6c54545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9848fe1dad2e40159a4c4c864d8c8f30.psmdcp" Id="Rc525b9bef18546ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>