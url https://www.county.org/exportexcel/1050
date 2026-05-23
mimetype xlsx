--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddffad1f6c54545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9848fe1dad2e40159a4c4c864d8c8f30.psmdcp" Id="Rc525b9bef18546ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02988bb9e3dc4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e12d9dcc2ce345ea860b1c01600ef450.psmdcp" Id="R71f5cde4f48147d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>