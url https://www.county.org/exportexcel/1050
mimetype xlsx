--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02988bb9e3dc4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e12d9dcc2ce345ea860b1c01600ef450.psmdcp" Id="R71f5cde4f48147d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210167ab787140cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6afd0cb65bf1465c94e76b7668993251.psmdcp" Id="Ree78a45a846e4e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>