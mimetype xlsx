--- v11 (2026-06-12)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210167ab787140cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6afd0cb65bf1465c94e76b7668993251.psmdcp" Id="Ree78a45a846e4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf284540f1b66492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f018c9cdd6174aa68468014899d13a24.psmdcp" Id="R716d584c02cd4bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>