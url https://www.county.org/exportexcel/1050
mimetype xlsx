--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf284540f1b66492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f018c9cdd6174aa68468014899d13a24.psmdcp" Id="R716d584c02cd4bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260326fd20a748e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52695e862fb44346aeabbb03c7880675.psmdcp" Id="Ra72be739d7ce4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>