--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260326fd20a748e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52695e862fb44346aeabbb03c7880675.psmdcp" Id="Ra72be739d7ce4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70cf4d8a70c4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7675e2474d3e40f58f40db1a8c993217.psmdcp" Id="R384578fd8d784f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>