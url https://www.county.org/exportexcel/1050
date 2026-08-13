--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70cf4d8a70c4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7675e2474d3e40f58f40db1a8c993217.psmdcp" Id="R384578fd8d784f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c048612e8ac496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8ec4f4de1e8466aa206c6a57a02d7ef.psmdcp" Id="Rd23ee5f5e3bf49af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>