--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c048612e8ac496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8ec4f4de1e8466aa206c6a57a02d7ef.psmdcp" Id="Rd23ee5f5e3bf49af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dc86104f4543b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c711369d4cb40dd8d0bae8c1508f288.psmdcp" Id="R0d5b24e68ac64993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>