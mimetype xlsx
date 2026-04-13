--- v9 (2026-03-23)
+++ v10 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f80bc6491145f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2c759858e1d439caed356a0e933ce22.psmdcp" Id="R26d0fa0695e54232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987bdf5db5e34a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1252c5e1444747fd9d43d58377e2c1b4.psmdcp" Id="R7a7c43dd8e874d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>