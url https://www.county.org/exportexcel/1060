--- v10 (2026-04-13)
+++ v11 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987bdf5db5e34a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1252c5e1444747fd9d43d58377e2c1b4.psmdcp" Id="R7a7c43dd8e874d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ed43d5d1eb4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f56594b4778841daa25b5fa9e8a6fc67.psmdcp" Id="R94080576a1c84a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>