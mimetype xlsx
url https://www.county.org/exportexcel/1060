--- v11 (2026-05-03)
+++ v12 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ed43d5d1eb4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f56594b4778841daa25b5fa9e8a6fc67.psmdcp" Id="R94080576a1c84a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36db438481dd4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f4d031f10154377a95bafaccd4470d1.psmdcp" Id="R5ec240fe38aa4748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>