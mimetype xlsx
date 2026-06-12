--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36db438481dd4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f4d031f10154377a95bafaccd4470d1.psmdcp" Id="R5ec240fe38aa4748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e085f6e460443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b013dadb0834d1e8e6dedccc4fdf3ce.psmdcp" Id="Rf7ee5bd221b548b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>