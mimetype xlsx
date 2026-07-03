--- v13 (2026-06-12)
+++ v14 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e085f6e460443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b013dadb0834d1e8e6dedccc4fdf3ce.psmdcp" Id="Rf7ee5bd221b548b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86a3ace3b27481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a80419c5e44be1b63ceecfbf416f91.psmdcp" Id="Rdc03bc0300604e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>