--- v14 (2026-07-03)
+++ v15 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86a3ace3b27481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a80419c5e44be1b63ceecfbf416f91.psmdcp" Id="Rdc03bc0300604e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dfad7d81604491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/682592394cf94814969890dd5852f07d.psmdcp" Id="R338447843fab4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>