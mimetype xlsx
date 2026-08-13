--- v15 (2026-07-23)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dfad7d81604491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/682592394cf94814969890dd5852f07d.psmdcp" Id="R338447843fab4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61cffe4ad984232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/911ac550bbc646268c1c8c463a96738f.psmdcp" Id="R36d264fe4b8e44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>