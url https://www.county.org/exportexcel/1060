--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61cffe4ad984232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/911ac550bbc646268c1c8c463a96738f.psmdcp" Id="R36d264fe4b8e44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d21a2d43144528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f070ac205e8a42ab8a96f5af95a25a26.psmdcp" Id="R4c5a70c7b7d24419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>