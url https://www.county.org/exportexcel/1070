--- v7 (2026-03-27)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba87e2c3aef426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48ffb42f3b37449ba6351449dc797f2e.psmdcp" Id="R14d49e65ffd24de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429aa96a6f7444ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/913c88291f3e481a86e61ebef2640663.psmdcp" Id="Reaafec4313e34f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>