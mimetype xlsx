--- v8 (2026-04-16)
+++ v9 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429aa96a6f7444ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/913c88291f3e481a86e61ebef2640663.psmdcp" Id="Reaafec4313e34f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf660887168354b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f385ef27ac447719938268271973fd2.psmdcp" Id="R69136dbdc2df413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>