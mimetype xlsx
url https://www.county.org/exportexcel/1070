--- v9 (2026-05-07)
+++ v10 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf660887168354b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f385ef27ac447719938268271973fd2.psmdcp" Id="R69136dbdc2df413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba391ee186e745c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c59dd580cf64b41a953d3f0972d3a74.psmdcp" Id="R860fa17aa86e4b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>