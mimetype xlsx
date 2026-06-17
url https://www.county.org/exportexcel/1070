--- v10 (2026-05-27)
+++ v11 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba391ee186e745c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c59dd580cf64b41a953d3f0972d3a74.psmdcp" Id="R860fa17aa86e4b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1a128577874eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67ff9c14e5ee45b99042011900c7012f.psmdcp" Id="Rae976ceb807147da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>