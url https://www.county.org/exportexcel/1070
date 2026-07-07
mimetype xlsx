--- v11 (2026-06-17)
+++ v12 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1a128577874eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67ff9c14e5ee45b99042011900c7012f.psmdcp" Id="Rae976ceb807147da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7b7a593530491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a960f1859c9e4a7e868b22800cc48d6b.psmdcp" Id="R9a7761ff1b7c4693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>