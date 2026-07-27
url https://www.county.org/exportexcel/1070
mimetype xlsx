--- v12 (2026-07-07)
+++ v13 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7b7a593530491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a960f1859c9e4a7e868b22800cc48d6b.psmdcp" Id="R9a7761ff1b7c4693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54dd4b704f474105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3b4afb0840c454ba54379c88e07553c.psmdcp" Id="R43c4b4df776a4f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>