--- v13 (2026-07-27)
+++ v14 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54dd4b704f474105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3b4afb0840c454ba54379c88e07553c.psmdcp" Id="R43c4b4df776a4f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f90347281b41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee7ce2d03b84e1f843444b197edb355.psmdcp" Id="Rf7026bbb5ed742c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>