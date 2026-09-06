--- v14 (2026-08-17)
+++ v15 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f90347281b41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee7ce2d03b84e1f843444b197edb355.psmdcp" Id="Rf7026bbb5ed742c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ad139cae324bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f4ae359a23b47f6b1af28db1bb8b47e.psmdcp" Id="R2b2c290bb2a94c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>