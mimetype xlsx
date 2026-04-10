--- v6 (2026-03-17)
+++ v7 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503176539d224993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea1a29b4ba4a46dd99775bfff6677bce.psmdcp" Id="Rb6d824846ed34faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a08452d5c54c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b08119bf730a4b82996c07f7131f4eb0.psmdcp" Id="Ree6a86668a2640ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>