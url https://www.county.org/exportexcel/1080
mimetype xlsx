--- v7 (2026-04-10)
+++ v8 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a08452d5c54c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b08119bf730a4b82996c07f7131f4eb0.psmdcp" Id="Ree6a86668a2640ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b68f889f1664a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e49c6df1e9fb483c99e2ae32e3b8c06a.psmdcp" Id="Ra5f334e244334e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>