--- v8 (2026-05-02)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b68f889f1664a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e49c6df1e9fb483c99e2ae32e3b8c06a.psmdcp" Id="Ra5f334e244334e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c7b5580d764195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61e635ac6850402b8aea76e93af61e1d.psmdcp" Id="R5add1d40359d451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>