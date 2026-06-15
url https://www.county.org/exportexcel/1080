--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c7b5580d764195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61e635ac6850402b8aea76e93af61e1d.psmdcp" Id="R5add1d40359d451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c213626b8742c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e093cf75dfc425a81115c6745f916a8.psmdcp" Id="Rf00f82f657ab48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>