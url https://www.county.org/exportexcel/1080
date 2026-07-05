--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c213626b8742c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e093cf75dfc425a81115c6745f916a8.psmdcp" Id="Rf00f82f657ab48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ab2f1f0c6040ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b35a8196bb1b4196bd0c917590e402d9.psmdcp" Id="Ra4e106880c454959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>