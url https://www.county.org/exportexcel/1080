--- v11 (2026-07-05)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ab2f1f0c6040ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b35a8196bb1b4196bd0c917590e402d9.psmdcp" Id="Ra4e106880c454959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d916d9b7f34480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e48ba1674ab34de28cb052d73d4f6517.psmdcp" Id="Rf2e7dfc27c274ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>