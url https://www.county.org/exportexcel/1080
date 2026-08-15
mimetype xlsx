--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d916d9b7f34480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e48ba1674ab34de28cb052d73d4f6517.psmdcp" Id="Rf2e7dfc27c274ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7410d149a5a46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30a19cf50f6d4d5fb7e3a37af8b9fa0f.psmdcp" Id="Rf9114725927e4af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>