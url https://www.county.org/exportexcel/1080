--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7410d149a5a46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30a19cf50f6d4d5fb7e3a37af8b9fa0f.psmdcp" Id="Rf9114725927e4af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R951673e9c4b44796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c16c83d08494a3eb52798f8cd0a7773.psmdcp" Id="Ra5a63e84cb0a479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>