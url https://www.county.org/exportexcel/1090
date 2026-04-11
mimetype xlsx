--- v6 (2026-03-22)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a4821d669e4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f915f2810be6428cb40c6b7230749be4.psmdcp" Id="R1c325f721d514352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3da67c0c2043a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ed1fd08f81a4c30930d9e18d124092c.psmdcp" Id="Raac580b28f62401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>