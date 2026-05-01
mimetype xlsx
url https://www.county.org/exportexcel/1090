--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3da67c0c2043a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ed1fd08f81a4c30930d9e18d124092c.psmdcp" Id="Raac580b28f62401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f5adb614b548c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3f090ea560049a785bf2d10c13e8019.psmdcp" Id="Recc326d706ce445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>