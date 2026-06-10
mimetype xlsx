--- v8 (2026-05-01)
+++ v9 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f5adb614b548c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3f090ea560049a785bf2d10c13e8019.psmdcp" Id="Recc326d706ce445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967a802ff1ee48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0749d018d7e54cd7bfc56d52d43e286b.psmdcp" Id="R4bfcfb64335d4b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>