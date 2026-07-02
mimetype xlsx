--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967a802ff1ee48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0749d018d7e54cd7bfc56d52d43e286b.psmdcp" Id="R4bfcfb64335d4b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b26d8a9a72c4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fda29b6fbf85466aae55ddf201cd533e.psmdcp" Id="R8e94811ec7c047fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>