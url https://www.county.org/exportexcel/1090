--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b26d8a9a72c4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fda29b6fbf85466aae55ddf201cd533e.psmdcp" Id="R8e94811ec7c047fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479a4931905846c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d52d544b1294e0d9d67bbb969e17f4c.psmdcp" Id="Rf49cd5819bba4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>