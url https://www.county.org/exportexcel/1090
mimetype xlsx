--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479a4931905846c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d52d544b1294e0d9d67bbb969e17f4c.psmdcp" Id="Rf49cd5819bba4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3666390659304a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/729c7b5b0c7442b688f57b55c2ff4950.psmdcp" Id="R15eb56b6077b409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>