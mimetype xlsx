--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3666390659304a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/729c7b5b0c7442b688f57b55c2ff4950.psmdcp" Id="R15eb56b6077b409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5fd767ec8764470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fe09ba53c8944e2a97dc1407babea26.psmdcp" Id="Rfdab69367e084820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>