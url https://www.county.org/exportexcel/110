--- v7 (2026-03-30)
+++ v8 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07e5c7af1514e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6737f3ea4b0e40b5a8a81452f99e04b6.psmdcp" Id="Rdfac7c402b6d4851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52db7d18409460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f71504a78fff4a4f9bb782c23b6d2d01.psmdcp" Id="R6d250152feef4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>