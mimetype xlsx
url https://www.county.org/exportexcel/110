--- v8 (2026-04-28)
+++ v9 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52db7d18409460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f71504a78fff4a4f9bb782c23b6d2d01.psmdcp" Id="R6d250152feef4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135bb06d620a40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72dd5dd81aab4f9b91626db75967339d.psmdcp" Id="R38db8c91fa3b4bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>