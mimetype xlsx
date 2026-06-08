--- v9 (2026-05-18)
+++ v10 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135bb06d620a40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72dd5dd81aab4f9b91626db75967339d.psmdcp" Id="R38db8c91fa3b4bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0df9fa094194016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5353879b77b44d89e03b8301a3fc240.psmdcp" Id="Ra9521e6b247244a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>