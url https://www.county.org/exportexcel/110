--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0df9fa094194016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5353879b77b44d89e03b8301a3fc240.psmdcp" Id="Ra9521e6b247244a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2fc798ab624df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8cec8de0c6547f19a16b7c6eab13525.psmdcp" Id="R6cae07a71a3c4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>