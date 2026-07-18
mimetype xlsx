--- v11 (2026-06-28)
+++ v12 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2fc798ab624df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8cec8de0c6547f19a16b7c6eab13525.psmdcp" Id="R6cae07a71a3c4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14608d2d1044485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6273142d52a4fdabb3a498045019254.psmdcp" Id="R259295d104934599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>