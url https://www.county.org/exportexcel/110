--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14608d2d1044485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6273142d52a4fdabb3a498045019254.psmdcp" Id="R259295d104934599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9555067417664a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d06876e0871144b6bd7d52f10031cefe.psmdcp" Id="Rda4b45773c4f4307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>