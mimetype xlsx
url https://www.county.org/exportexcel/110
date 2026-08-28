--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9555067417664a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d06876e0871144b6bd7d52f10031cefe.psmdcp" Id="Rda4b45773c4f4307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733e813dd63840e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c58e953a344240e9a266b0f6d10f8181.psmdcp" Id="R8c64dc108d5a4d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>