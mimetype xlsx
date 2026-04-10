--- v6 (2026-03-18)
+++ v7 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a664688fbc4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/289f36d116004bdabb00fd4d245b0569.psmdcp" Id="R2b992260e7f444b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30b4724f6cc4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/571389a0b6874e6788f9a7d0380a95ac.psmdcp" Id="Ra3da46a667424d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>