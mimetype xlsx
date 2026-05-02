--- v7 (2026-04-10)
+++ v8 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30b4724f6cc4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/571389a0b6874e6788f9a7d0380a95ac.psmdcp" Id="Ra3da46a667424d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a872a3c12f49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6bccbcae7404134a63fac056a3f9699.psmdcp" Id="R82f5e7731dcc4a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>