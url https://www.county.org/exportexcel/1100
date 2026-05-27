--- v8 (2026-05-02)
+++ v9 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a872a3c12f49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6bccbcae7404134a63fac056a3f9699.psmdcp" Id="R82f5e7731dcc4a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4218d26e6d4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3402fa8793c431886cf419fc57c8800.psmdcp" Id="Rb6849028c3f04c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>