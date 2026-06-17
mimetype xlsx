--- v9 (2026-05-27)
+++ v10 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4218d26e6d4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3402fa8793c431886cf419fc57c8800.psmdcp" Id="Rb6849028c3f04c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff64f7aeb4d4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f4ad3f75a4a4a2d81da689044123481.psmdcp" Id="R928a05e7c9674b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>