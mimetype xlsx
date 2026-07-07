--- v10 (2026-06-17)
+++ v11 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff64f7aeb4d4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f4ad3f75a4a4a2d81da689044123481.psmdcp" Id="R928a05e7c9674b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafabb3374e8f4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12e1c5b2464c44b6a007fd8566f13bff.psmdcp" Id="R9e8ffa0cc1df4add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>