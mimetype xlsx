--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafabb3374e8f4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12e1c5b2464c44b6a007fd8566f13bff.psmdcp" Id="R9e8ffa0cc1df4add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03b7637373b42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d270b31f334f20b289d6fbd22a49cb.psmdcp" Id="R23ba54d77f264189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>