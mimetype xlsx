--- v12 (2026-07-27)
+++ v13 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03b7637373b42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d270b31f334f20b289d6fbd22a49cb.psmdcp" Id="R23ba54d77f264189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfeb8e783f542c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5cacb38371c4e96bf390c51d1ed89c1.psmdcp" Id="Rbcf766618ec94d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>