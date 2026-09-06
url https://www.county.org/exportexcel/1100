--- v13 (2026-08-17)
+++ v14 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfeb8e783f542c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5cacb38371c4e96bf390c51d1ed89c1.psmdcp" Id="Rbcf766618ec94d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfb6453e47444cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11926edbabf34a8daee0aef1d195a98d.psmdcp" Id="Rb337e60411a84713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>