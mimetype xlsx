--- v7 (2026-03-24)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72795e7f6454bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c30e5644aa434a8c99bf9b1f9097ce41.psmdcp" Id="Re4255cad2faa43bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d89fd702064bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b6647d729d84fc282e59382fda71ce9.psmdcp" Id="R9d987fba5b3d41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>