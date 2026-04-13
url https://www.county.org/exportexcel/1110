--- v8 (2026-04-13)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d89fd702064bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b6647d729d84fc282e59382fda71ce9.psmdcp" Id="R9d987fba5b3d41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae43d1fd87e444db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6f902dc830b469e9b003f6817499040.psmdcp" Id="Ra673f4a6454146d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>