--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae43d1fd87e444db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6f902dc830b469e9b003f6817499040.psmdcp" Id="Ra673f4a6454146d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e66c03c6d9c40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f8d48ba0e374dfb90cc1adbb4d1ce3e.psmdcp" Id="Rfcb5eb543f404220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>