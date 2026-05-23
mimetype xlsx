--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e66c03c6d9c40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f8d48ba0e374dfb90cc1adbb4d1ce3e.psmdcp" Id="Rfcb5eb543f404220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4378e31b7fc24450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a40e110a73544c5acde1aa2edfd7898.psmdcp" Id="R427f5c7e38b34d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>