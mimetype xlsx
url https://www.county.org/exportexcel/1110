--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4378e31b7fc24450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a40e110a73544c5acde1aa2edfd7898.psmdcp" Id="R427f5c7e38b34d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe47160fbff4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a37fbf1b7f04afc90ea4b63171ed64f.psmdcp" Id="R8a812b6cc61f407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>