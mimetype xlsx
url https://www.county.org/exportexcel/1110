--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe47160fbff4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a37fbf1b7f04afc90ea4b63171ed64f.psmdcp" Id="R8a812b6cc61f407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4f4ee876554649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dbc3cc11f7140c89d0168784e2e4400.psmdcp" Id="Rb46f475b75854966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>