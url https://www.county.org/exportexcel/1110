--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4f4ee876554649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dbc3cc11f7140c89d0168784e2e4400.psmdcp" Id="Rb46f475b75854966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc787ba484ab84ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a1dec57845849cfb5b289d7940d9fb1.psmdcp" Id="Rdb142e6558ee47b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>