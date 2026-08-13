--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc787ba484ab84ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a1dec57845849cfb5b289d7940d9fb1.psmdcp" Id="Rdb142e6558ee47b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53ca9910ec54bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f25c203e89b4c4f8cb4d0ca86a6ffff.psmdcp" Id="Rddbe164be30249d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>