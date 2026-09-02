--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53ca9910ec54bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f25c203e89b4c4f8cb4d0ca86a6ffff.psmdcp" Id="Rddbe164be30249d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1ddbe93aea46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcef7b2ea9ef4bd69c22c87223c1ca07.psmdcp" Id="R5acf57733b884fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>