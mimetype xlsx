--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c169e7d145f4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b931d3d9d114420aa6f1744a577b1b54.psmdcp" Id="R942e83c6e76941f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab08dd050fed4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d987f2c1672d47b695f35860e2185f29.psmdcp" Id="Rc717dab6ba694738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>