--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab08dd050fed4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d987f2c1672d47b695f35860e2185f29.psmdcp" Id="Rc717dab6ba694738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490cd620401c4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/026fe1a3409a48a582b793a2a3f77582.psmdcp" Id="R4b578e04bd1142d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>