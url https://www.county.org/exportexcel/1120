--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490cd620401c4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/026fe1a3409a48a582b793a2a3f77582.psmdcp" Id="R4b578e04bd1142d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702855bb8f504f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a31fbeeb8f64697ac5df4cb020102f3.psmdcp" Id="R3910674929344b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>