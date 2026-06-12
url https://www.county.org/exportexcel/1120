--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702855bb8f504f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a31fbeeb8f64697ac5df4cb020102f3.psmdcp" Id="R3910674929344b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cddd795687a4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e70144eb044813991ec50176dfc458.psmdcp" Id="Re2e7ed05520644d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>