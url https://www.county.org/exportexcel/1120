--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cddd795687a4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e70144eb044813991ec50176dfc458.psmdcp" Id="Re2e7ed05520644d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74efe82184c448a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a37dbbf7a034c7d9806547a2a27832e.psmdcp" Id="R4a84d116c61c4a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>