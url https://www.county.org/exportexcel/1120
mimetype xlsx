--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74efe82184c448a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a37dbbf7a034c7d9806547a2a27832e.psmdcp" Id="R4a84d116c61c4a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6c4d8fbd2546c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac1b4165fa2e420985bb6b4be1246fc0.psmdcp" Id="Rc8e0d78507b64be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>