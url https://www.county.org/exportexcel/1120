--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6c4d8fbd2546c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac1b4165fa2e420985bb6b4be1246fc0.psmdcp" Id="Rc8e0d78507b64be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7671f1083a4c40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67788c253f6f45f39b413829931d7f88.psmdcp" Id="R0880bd7604d54787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>