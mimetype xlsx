--- v15 (2026-08-13)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7671f1083a4c40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67788c253f6f45f39b413829931d7f88.psmdcp" Id="R0880bd7604d54787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34793a6362a454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56f13317c7234ca198d24af6fcf2539e.psmdcp" Id="Re7f2b9f3ec984209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>