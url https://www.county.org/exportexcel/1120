--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34793a6362a454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56f13317c7234ca198d24af6fcf2539e.psmdcp" Id="Re7f2b9f3ec984209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0dd71162a734653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96ab9f09a9554a6cb67a90f78a4b0905.psmdcp" Id="Rd725e1b7debb440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>