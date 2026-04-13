--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f4397a5d0849f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ba80ced26b14f8a9df672fb42da7b2a.psmdcp" Id="R148866cb246444c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604adf66748045f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8125016fa77648fdbfa9d3ffa3134fa7.psmdcp" Id="R1beee34815db4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>