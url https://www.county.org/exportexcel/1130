--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604adf66748045f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8125016fa77648fdbfa9d3ffa3134fa7.psmdcp" Id="R1beee34815db4446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51bc9328e82c48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ace728da068b4d0e8818bf8b54bba920.psmdcp" Id="R4f5951a0d4cd4690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>