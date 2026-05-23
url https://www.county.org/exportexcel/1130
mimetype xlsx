--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51bc9328e82c48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ace728da068b4d0e8818bf8b54bba920.psmdcp" Id="R4f5951a0d4cd4690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8473be1181964088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/204d02e07d7c4f6395b94e3c436e000f.psmdcp" Id="Re58af2acfe2e4821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>