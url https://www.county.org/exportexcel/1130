--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8473be1181964088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/204d02e07d7c4f6395b94e3c436e000f.psmdcp" Id="Re58af2acfe2e4821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f75fe27478413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e6a7b8a721447a49a317473390f6e82.psmdcp" Id="Rbac1c7a5bbbe47d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>