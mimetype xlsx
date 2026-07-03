--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f75fe27478413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e6a7b8a721447a49a317473390f6e82.psmdcp" Id="Rbac1c7a5bbbe47d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3559ce9afa4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ba1f769baa945fbbb560b43d1bfbb81.psmdcp" Id="Rf3ee29a1888a4302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>