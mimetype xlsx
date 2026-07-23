--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3559ce9afa4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ba1f769baa945fbbb560b43d1bfbb81.psmdcp" Id="Rf3ee29a1888a4302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb87fb8ed75a44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bc802df4cd844e6887eda06d847c653.psmdcp" Id="R2c8740246ae64446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>