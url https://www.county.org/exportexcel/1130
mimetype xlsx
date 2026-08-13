--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb87fb8ed75a44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bc802df4cd844e6887eda06d847c653.psmdcp" Id="R2c8740246ae64446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785ac83608334235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10f9429a85024e3087c0556e06a1bede.psmdcp" Id="Re02dae3ba2484931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>