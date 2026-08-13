--- v15 (2026-08-13)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785ac83608334235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10f9429a85024e3087c0556e06a1bede.psmdcp" Id="Re02dae3ba2484931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537eac3ca0094b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1599ea6d94384413a214e7bfeaa28d42.psmdcp" Id="Rb7e7283a5065403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>