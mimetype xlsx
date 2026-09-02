--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537eac3ca0094b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1599ea6d94384413a214e7bfeaa28d42.psmdcp" Id="Rb7e7283a5065403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77bb2bb672b44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36631e7b7ac248d98fc3977f4bc551e9.psmdcp" Id="R5030e6f79ba741e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>