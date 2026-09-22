--- v17 (2026-09-02)
+++ v18 (2026-09-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77bb2bb672b44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36631e7b7ac248d98fc3977f4bc551e9.psmdcp" Id="R5030e6f79ba741e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90683f4fc4ae4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03c5146864ca4724a1aeee10f878e125.psmdcp" Id="R81fc3c4a559f455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>