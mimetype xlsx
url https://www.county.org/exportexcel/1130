--- v18 (2026-09-22)
+++ v19 (2026-10-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90683f4fc4ae4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03c5146864ca4724a1aeee10f878e125.psmdcp" Id="R81fc3c4a559f455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524817345dd74ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da8c1312cdc24d3f8312672ae47eb936.psmdcp" Id="R3504e304941d47e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>