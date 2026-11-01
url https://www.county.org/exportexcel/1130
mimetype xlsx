--- v19 (2026-10-12)
+++ v20 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524817345dd74ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da8c1312cdc24d3f8312672ae47eb936.psmdcp" Id="R3504e304941d47e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfec73ec26e24616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc1ce4aa5b214241a68b710d42b3a7df.psmdcp" Id="Rd908792365e849c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>