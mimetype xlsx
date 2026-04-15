--- v6 (2026-03-18)
+++ v7 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814c2335cc6a4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66a123e2de0f4f82a71dbd2dc882a777.psmdcp" Id="R4150d785f73f43c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c96aa0141ed4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89617ba04f65403cb67dedd6ba8fcb5c.psmdcp" Id="R204dfb01a61e429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>