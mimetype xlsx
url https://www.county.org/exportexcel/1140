--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c96aa0141ed4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89617ba04f65403cb67dedd6ba8fcb5c.psmdcp" Id="R204dfb01a61e429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e104c815e54bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96d5b0e7aac7434aad5a49c7f0428a3f.psmdcp" Id="Rbcefd8178405453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>