--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e104c815e54bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96d5b0e7aac7434aad5a49c7f0428a3f.psmdcp" Id="Rbcefd8178405453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1129bebf4a4f4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f33ff831246b4c20bffb0e14d05a89b3.psmdcp" Id="R88bd0c0201b24935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>