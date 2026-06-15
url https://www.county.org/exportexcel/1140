--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1129bebf4a4f4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f33ff831246b4c20bffb0e14d05a89b3.psmdcp" Id="R88bd0c0201b24935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f44060819074870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b0bc3902fd34737b69b9d5c915e5894.psmdcp" Id="R14a00a79913e4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>