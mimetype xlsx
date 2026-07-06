--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f44060819074870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b0bc3902fd34737b69b9d5c915e5894.psmdcp" Id="R14a00a79913e4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff3a8873e4b4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9414716a6fb94f8ca4812b93d0a36c1c.psmdcp" Id="R2ca78a8a8d8041a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>