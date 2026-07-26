--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff3a8873e4b4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9414716a6fb94f8ca4812b93d0a36c1c.psmdcp" Id="R2ca78a8a8d8041a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10495f33d8c4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8593318d0e8043df96347d710095eed8.psmdcp" Id="Ra7f5d16bedc6418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>