--- v12 (2026-07-26)
+++ v13 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10495f33d8c4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8593318d0e8043df96347d710095eed8.psmdcp" Id="Ra7f5d16bedc6418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8ef5534a124de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/328c630a326f4fbeb62b1d19911e2004.psmdcp" Id="Red9a1554a70244e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>