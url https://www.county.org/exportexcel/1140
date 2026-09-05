--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8ef5534a124de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/328c630a326f4fbeb62b1d19911e2004.psmdcp" Id="Red9a1554a70244e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebfe956ac8784412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5d5f98e5f2248e6862cd5f517b5b12a.psmdcp" Id="Rcc6c5fa58d504487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>