--- v5 (2026-03-22)
+++ v6 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b435cab91cf4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e86c9e1fcded4a5f90b9b61f8bade7fe.psmdcp" Id="Rc514a0abfb964251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b28537df1b4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5773644bf62e476c8465535c15a9f8f4.psmdcp" Id="Rf178115dbdd34ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>