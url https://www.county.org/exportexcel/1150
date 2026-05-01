--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b28537df1b4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5773644bf62e476c8465535c15a9f8f4.psmdcp" Id="Rf178115dbdd34ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e09326a5de4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eafad76b6997467aa9e4ad5efb1a8d82.psmdcp" Id="R79107787dbb94135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>