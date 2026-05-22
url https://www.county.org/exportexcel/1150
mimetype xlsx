--- v7 (2026-05-01)
+++ v8 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e09326a5de4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eafad76b6997467aa9e4ad5efb1a8d82.psmdcp" Id="R79107787dbb94135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449f9c776ab648cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d701ea25039d45758059b2ceb56f49b5.psmdcp" Id="Red32e66e0f344f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>