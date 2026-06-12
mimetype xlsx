--- v8 (2026-05-22)
+++ v9 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449f9c776ab648cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d701ea25039d45758059b2ceb56f49b5.psmdcp" Id="Red32e66e0f344f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa13d4408434299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90174241e6fc4d8287730731dcc53e02.psmdcp" Id="R67f97224b7ed4dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>