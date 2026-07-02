--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa13d4408434299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90174241e6fc4d8287730731dcc53e02.psmdcp" Id="R67f97224b7ed4dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a90f035ab34f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/000de9329463418c9428aa4d65087c2f.psmdcp" Id="R5b39ea461c00449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>