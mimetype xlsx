--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a90f035ab34f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/000de9329463418c9428aa4d65087c2f.psmdcp" Id="R5b39ea461c00449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c39d2e177642cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca915d4ddf78412e91b60e3ba3556116.psmdcp" Id="Rfe038b7642514b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>