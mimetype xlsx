--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c39d2e177642cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca915d4ddf78412e91b60e3ba3556116.psmdcp" Id="Rfe038b7642514b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3418f2fbd1b847c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db31d74499c5413ab46b702c23cb20e1.psmdcp" Id="Rba3fb7bbe3334d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>