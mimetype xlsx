--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3418f2fbd1b847c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db31d74499c5413ab46b702c23cb20e1.psmdcp" Id="Rba3fb7bbe3334d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dedd781ba3b405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a5336e032d345c9aea56dce5747537c.psmdcp" Id="R3d1daa22a0c04071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>