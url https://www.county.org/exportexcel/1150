--- v13 (2026-09-01)
+++ v14 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dedd781ba3b405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a5336e032d345c9aea56dce5747537c.psmdcp" Id="R3d1daa22a0c04071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6818e914780b4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2bde3b7f2ea4c8e86d2faee9cbfcf76.psmdcp" Id="R8b1c1f689d2c4cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>