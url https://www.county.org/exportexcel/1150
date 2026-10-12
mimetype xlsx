--- v14 (2026-09-21)
+++ v15 (2026-10-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6818e914780b4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2bde3b7f2ea4c8e86d2faee9cbfcf76.psmdcp" Id="R8b1c1f689d2c4cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028fae72b07c4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f203ab6f719448a88b3fc739e2a0c6f2.psmdcp" Id="Ra57fd76c18e545ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>