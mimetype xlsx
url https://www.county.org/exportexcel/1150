--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028fae72b07c4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f203ab6f719448a88b3fc739e2a0c6f2.psmdcp" Id="Ra57fd76c18e545ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810b205f93be4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d4788fa5c3e48e1928f80dd9d5f204a.psmdcp" Id="R5f83abb0a2b243f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>