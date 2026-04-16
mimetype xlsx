--- v8 (2026-03-27)
+++ v9 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ea864fb7cb4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0cf3ac91e574e1e899997fe6993106b.psmdcp" Id="R81e58cb9b06a44a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07fffe29c0a4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20033099667044a19cd66774b490e17a.psmdcp" Id="R5283fc20564041b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>