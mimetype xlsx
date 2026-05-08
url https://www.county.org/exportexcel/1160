--- v9 (2026-04-16)
+++ v10 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07fffe29c0a4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20033099667044a19cd66774b490e17a.psmdcp" Id="R5283fc20564041b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ce40aaba5548ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cf917e866bd4e719a77705b523a2e13.psmdcp" Id="Rbe830054adba4409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>