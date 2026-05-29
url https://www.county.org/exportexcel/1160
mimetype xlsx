--- v10 (2026-05-08)
+++ v11 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ce40aaba5548ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cf917e866bd4e719a77705b523a2e13.psmdcp" Id="Rbe830054adba4409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec17bc05d614910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2ae3ea22366493b99e6cb0dd44b3306.psmdcp" Id="R6baea59998634b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>