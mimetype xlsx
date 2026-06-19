--- v11 (2026-05-29)
+++ v12 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec17bc05d614910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2ae3ea22366493b99e6cb0dd44b3306.psmdcp" Id="R6baea59998634b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786a15e3bb11449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a309569f5bc4483d8712f077933b20de.psmdcp" Id="R16b6cfc05b9247ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>