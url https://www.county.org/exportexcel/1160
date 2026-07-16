--- v12 (2026-06-19)
+++ v13 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786a15e3bb11449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a309569f5bc4483d8712f077933b20de.psmdcp" Id="R16b6cfc05b9247ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a8bcf5c03541e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6959272e1f50449588594ac2053f9144.psmdcp" Id="R71827b8ecb714f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>