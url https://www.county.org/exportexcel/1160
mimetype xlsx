--- v13 (2026-07-16)
+++ v14 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a8bcf5c03541e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6959272e1f50449588594ac2053f9144.psmdcp" Id="R71827b8ecb714f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88be02d625342ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/128fce6f096a40af965005e236965694.psmdcp" Id="R8d1afce15f3f49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>