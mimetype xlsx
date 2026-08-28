--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88be02d625342ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/128fce6f096a40af965005e236965694.psmdcp" Id="R8d1afce15f3f49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ede31e6bf24e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/212376f965dc429ca610bd85b9b686fd.psmdcp" Id="Rf1bfdcd9076b4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>