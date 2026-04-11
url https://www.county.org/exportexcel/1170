--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19f646b1a694955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d44e80ae615448cf8f43a6761531dbad.psmdcp" Id="R0ec37733cabc4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1601c8478004fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b3bca0105054d329f98a9d712223f71.psmdcp" Id="R3c67a78301704cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>