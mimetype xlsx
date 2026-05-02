--- v8 (2026-04-11)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1601c8478004fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b3bca0105054d329f98a9d712223f71.psmdcp" Id="R3c67a78301704cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8e04c95a324674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/202590e041c649dfab404b2376bd1bf2.psmdcp" Id="R61325a1efa914cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>