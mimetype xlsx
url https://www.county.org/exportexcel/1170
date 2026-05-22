--- v9 (2026-05-02)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8e04c95a324674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/202590e041c649dfab404b2376bd1bf2.psmdcp" Id="R61325a1efa914cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdc2d0a24584076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58d863d402bf436bb41791f7e17be75f.psmdcp" Id="R91de2ecd7cf948c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>