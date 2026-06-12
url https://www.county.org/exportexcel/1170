--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdc2d0a24584076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58d863d402bf436bb41791f7e17be75f.psmdcp" Id="R91de2ecd7cf948c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e6eec3de1d4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8508d42577a241b298bc795ed38b1aeb.psmdcp" Id="Rb93f7c2baa6c4cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>