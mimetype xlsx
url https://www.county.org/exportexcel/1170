--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e6eec3de1d4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8508d42577a241b298bc795ed38b1aeb.psmdcp" Id="Rb93f7c2baa6c4cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac153e8d02044f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c8622c1cef94451b20c92ce7e16fc9f.psmdcp" Id="R589c8ebf860c45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>