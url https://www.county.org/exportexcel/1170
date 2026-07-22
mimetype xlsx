--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac153e8d02044f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c8622c1cef94451b20c92ce7e16fc9f.psmdcp" Id="R589c8ebf860c45e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212f1d77f35842a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/530bd81bbb9147cbbbe524d26033eb72.psmdcp" Id="R6f54458760a74d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>