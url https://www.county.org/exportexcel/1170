--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212f1d77f35842a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/530bd81bbb9147cbbbe524d26033eb72.psmdcp" Id="R6f54458760a74d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852def0b0f564bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4276938fb924d6f917803d4be49d85b.psmdcp" Id="R84683dfee3df41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>