--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852def0b0f564bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4276938fb924d6f917803d4be49d85b.psmdcp" Id="R84683dfee3df41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1962f3cad5234849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71a590ea79c2498b816930189da8e19e.psmdcp" Id="Rb6d38fd435c54fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>