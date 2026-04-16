--- v7 (2026-03-27)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0033acf673e4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/710f28da5b114f98a372ee3a6750d522.psmdcp" Id="Re80870a11b6d47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e8dc8fb00a4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01dceb75ca804d7db17ed5966fb87d09.psmdcp" Id="Rf3d3600942ae45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>