--- v8 (2026-04-16)
+++ v9 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e8dc8fb00a4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01dceb75ca804d7db17ed5966fb87d09.psmdcp" Id="Rf3d3600942ae45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537c9d39573042cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd3c8abbcd5a4792921febc827734579.psmdcp" Id="R60de20acbcdc4d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>