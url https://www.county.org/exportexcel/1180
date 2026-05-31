--- v9 (2026-05-09)
+++ v10 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537c9d39573042cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd3c8abbcd5a4792921febc827734579.psmdcp" Id="R60de20acbcdc4d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe988a1d86c4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a811ccc85714dd790ec035ac73a9d54.psmdcp" Id="Rd8ebafe5c09f4dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>