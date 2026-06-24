--- v10 (2026-05-31)
+++ v11 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe988a1d86c4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a811ccc85714dd790ec035ac73a9d54.psmdcp" Id="Rd8ebafe5c09f4dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977324a9ff0041e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d03e11cd5c454a93c5987ea2fea998.psmdcp" Id="Rc6a0d215c8784782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>