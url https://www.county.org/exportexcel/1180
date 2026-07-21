--- v11 (2026-06-24)
+++ v12 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977324a9ff0041e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d03e11cd5c454a93c5987ea2fea998.psmdcp" Id="Rc6a0d215c8784782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3bfce766f841d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e265f97c1634a10a6e3bade5befd21c.psmdcp" Id="Rdfae1ec512f64d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>