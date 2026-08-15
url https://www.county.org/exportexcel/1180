--- v12 (2026-07-21)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3bfce766f841d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e265f97c1634a10a6e3bade5befd21c.psmdcp" Id="Rdfae1ec512f64d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40508c194e8e4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f77f8f100fa14e65b46cb6f772f36ad3.psmdcp" Id="R06a80bdcbf674688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>