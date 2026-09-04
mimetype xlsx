--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40508c194e8e4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f77f8f100fa14e65b46cb6f772f36ad3.psmdcp" Id="R06a80bdcbf674688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a577fa41d984429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ea1de01bf004c168d325314aa61d481.psmdcp" Id="R24ebe5ecf3604684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>