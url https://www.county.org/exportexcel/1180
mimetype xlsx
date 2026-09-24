--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a577fa41d984429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ea1de01bf004c168d325314aa61d481.psmdcp" Id="R24ebe5ecf3604684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f0abea845847af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dc1a74eef0546c49a2feea4c679daf2.psmdcp" Id="R2c42f2fdf95c4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>