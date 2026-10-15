--- v15 (2026-09-24)
+++ v16 (2026-10-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f0abea845847af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dc1a74eef0546c49a2feea4c679daf2.psmdcp" Id="R2c42f2fdf95c4b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9869707c7a6d4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34c4b0b62ac94778841d9ef6ce7bb80f.psmdcp" Id="Rc23415d187b04049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>