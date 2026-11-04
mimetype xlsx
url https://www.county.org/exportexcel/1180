--- v16 (2026-10-15)
+++ v17 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9869707c7a6d4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34c4b0b62ac94778841d9ef6ce7bb80f.psmdcp" Id="Rc23415d187b04049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38105df8440f4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6ee706219cc4bae82ccd4f8d31f6a4f.psmdcp" Id="R989a0c9121fb48a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>