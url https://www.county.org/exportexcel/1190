--- v5 (2026-03-22)
+++ v6 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04dccd9e746c4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/281afaa1e6454be2b996109ac46313b9.psmdcp" Id="R24da210e510f47c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c155da970045d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad5f933a2c1547acb33fe6eff2330299.psmdcp" Id="R81c5f5aad71b46ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>