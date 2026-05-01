--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c155da970045d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad5f933a2c1547acb33fe6eff2330299.psmdcp" Id="R81c5f5aad71b46ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5265df286ec64a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d661df297e34732b5430ce057926f01.psmdcp" Id="Rf793eb3526f54850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>