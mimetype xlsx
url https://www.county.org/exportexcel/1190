--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5265df286ec64a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d661df297e34732b5430ce057926f01.psmdcp" Id="Rf793eb3526f54850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c5701cbb9d4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2440df41c84418199ffcf60ab813cfd.psmdcp" Id="Rc220fde3739249e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>