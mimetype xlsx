--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c5701cbb9d4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2440df41c84418199ffcf60ab813cfd.psmdcp" Id="Rc220fde3739249e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42118c2beb44279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84bb216b5031427b925a6c3ad129e645.psmdcp" Id="R136e5f5dbc9b45a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>