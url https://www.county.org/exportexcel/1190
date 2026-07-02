--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42118c2beb44279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84bb216b5031427b925a6c3ad129e645.psmdcp" Id="R136e5f5dbc9b45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53281a50e2e42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee2666ac2ccc415c96567757d7b62eb2.psmdcp" Id="Rc04fb7f9a1844633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>