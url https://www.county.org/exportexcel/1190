--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53281a50e2e42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee2666ac2ccc415c96567757d7b62eb2.psmdcp" Id="Rc04fb7f9a1844633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6477217a26164443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dc521a72ff94b2aba20072f4374a007.psmdcp" Id="Rc58ed36975ca458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>