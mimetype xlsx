--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6477217a26164443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dc521a72ff94b2aba20072f4374a007.psmdcp" Id="Rc58ed36975ca458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2c51be8bf447d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ff6935f8c846b782e150c953108821.psmdcp" Id="R9369069b32e74e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>