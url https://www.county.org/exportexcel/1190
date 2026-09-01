--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2c51be8bf447d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ff6935f8c846b782e150c953108821.psmdcp" Id="R9369069b32e74e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0711df693a044774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e3d6fa64da54c3d8b89909d7a7289c8.psmdcp" Id="R07dbbd6f928a42af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>