--- v7 (2026-03-27)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120c7d73b7e94a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a223862002745f7bf3fa35676387118.psmdcp" Id="Redbd76942b05462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e62592dc5ab4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e8a07f220fd45a98c9854177e8020e6.psmdcp" Id="R1de422c450474751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>