--- v8 (2026-04-16)
+++ v9 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e62592dc5ab4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e8a07f220fd45a98c9854177e8020e6.psmdcp" Id="R1de422c450474751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d36a33b56ba43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09e7cd75785746be82f26807e6d1eb6f.psmdcp" Id="R0bf4554f872f4ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>