--- v9 (2026-05-09)
+++ v10 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d36a33b56ba43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09e7cd75785746be82f26807e6d1eb6f.psmdcp" Id="R0bf4554f872f4ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb84816a4d1b40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab7bcfe1225548e2b111016780fe853f.psmdcp" Id="R99c444414bc04af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>