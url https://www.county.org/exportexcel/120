--- v10 (2026-05-31)
+++ v11 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb84816a4d1b40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab7bcfe1225548e2b111016780fe853f.psmdcp" Id="R99c444414bc04af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271a1dce63bd4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69ff91a685ab4ba78d0d17461068a7c2.psmdcp" Id="R9419bdcf6d31415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>