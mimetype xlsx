--- v11 (2026-06-21)
+++ v12 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271a1dce63bd4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69ff91a685ab4ba78d0d17461068a7c2.psmdcp" Id="R9419bdcf6d31415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a11a708b7d4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95f823464dc142ac9a5f1135d47940b1.psmdcp" Id="Rd691328d3e934d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>