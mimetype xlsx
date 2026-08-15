--- v12 (2026-07-25)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a11a708b7d4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95f823464dc142ac9a5f1135d47940b1.psmdcp" Id="Rd691328d3e934d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9963aead2be145c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fdffbd612484bfebdbbcb0da8aaccfa.psmdcp" Id="R8a67f7bf4a2e4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>