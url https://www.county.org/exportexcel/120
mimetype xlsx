--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9963aead2be145c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fdffbd612484bfebdbbcb0da8aaccfa.psmdcp" Id="R8a67f7bf4a2e4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f861e606d44b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9d9b39bb40c44c8bb3b541d8a439926.psmdcp" Id="Rea7240c38b5e40e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>