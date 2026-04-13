--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082ac7d594134f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af466ef50a444cb4920de04cf2b49abf.psmdcp" Id="R25141bfb57344f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646ba2ab6b154da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/165e81b194aa4fc7b271de27aa92cb22.psmdcp" Id="Re0a47434719849dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>