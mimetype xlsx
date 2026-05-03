--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646ba2ab6b154da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/165e81b194aa4fc7b271de27aa92cb22.psmdcp" Id="Re0a47434719849dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re989baf62e84424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22d59d9c544848c49693447466723dba.psmdcp" Id="R383fe07c1fda4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>