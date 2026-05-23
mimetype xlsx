--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re989baf62e84424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22d59d9c544848c49693447466723dba.psmdcp" Id="R383fe07c1fda4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ea053bea4e48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0edf37bdcbe4c7b93bfcbaa2323cc57.psmdcp" Id="R69d8b0ba16184f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>