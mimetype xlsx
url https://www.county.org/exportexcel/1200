--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ea053bea4e48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0edf37bdcbe4c7b93bfcbaa2323cc57.psmdcp" Id="R69d8b0ba16184f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff711375b5de4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3758af4fd7454ecfb395f24024ef2312.psmdcp" Id="Rb7841c928afe4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>