--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff711375b5de4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3758af4fd7454ecfb395f24024ef2312.psmdcp" Id="Rb7841c928afe4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd32c8cc1e5c4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7e29d9e6b404605b2ec392da0bf193b.psmdcp" Id="R2b04046b510e4dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>