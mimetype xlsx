--- v13 (2026-07-03)
+++ v14 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd32c8cc1e5c4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7e29d9e6b404605b2ec392da0bf193b.psmdcp" Id="R2b04046b510e4dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2619af3b2c144ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d7e24200aba45e4b1ec31332fded93a.psmdcp" Id="R863cddba48ef48d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>