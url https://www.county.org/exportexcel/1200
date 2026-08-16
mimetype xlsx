--- v14 (2026-07-24)
+++ v15 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2619af3b2c144ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d7e24200aba45e4b1ec31332fded93a.psmdcp" Id="R863cddba48ef48d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc452075a4164040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05000ba1bba34013bbd806ec87532d5a.psmdcp" Id="R07f2a8d39c4b4ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>