--- v15 (2026-08-16)
+++ v16 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc452075a4164040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05000ba1bba34013bbd806ec87532d5a.psmdcp" Id="R07f2a8d39c4b4ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03a39cd326a48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d79b78fd7f9a492aa57c9e7aac295e66.psmdcp" Id="Rc42b04898d9240f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>