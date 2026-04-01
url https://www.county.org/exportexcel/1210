--- v4 (2026-03-06)
+++ v5 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb44f30d62e471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a861e5101efe4ca1a8e6f883bb42f778.psmdcp" Id="Rd3258f1244994428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68139aba64a4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a43d85267aee42239e21b32a3250fd10.psmdcp" Id="Rc0107ddbdbaa41b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>