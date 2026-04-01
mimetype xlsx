--- v5 (2026-04-01)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68139aba64a4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a43d85267aee42239e21b32a3250fd10.psmdcp" Id="Rc0107ddbdbaa41b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9dd7cc75514b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba32a703099d4eaf983642c6128cc1cd.psmdcp" Id="R097037ac27ad4278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>