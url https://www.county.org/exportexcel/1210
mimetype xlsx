--- v6 (2026-04-01)
+++ v7 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9dd7cc75514b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba32a703099d4eaf983642c6128cc1cd.psmdcp" Id="R097037ac27ad4278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34ed3d597f9473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d3ce0a13dd3442e98a725c8d819e094.psmdcp" Id="R32670af94d964dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>