--- v7 (2026-05-03)
+++ v8 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34ed3d597f9473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d3ce0a13dd3442e98a725c8d819e094.psmdcp" Id="R32670af94d964dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606fcb3a73f84f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9418f7e0e7254c28a70529ddaed4e731.psmdcp" Id="Rba66082703fb44c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>