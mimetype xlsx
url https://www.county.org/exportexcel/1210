--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606fcb3a73f84f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9418f7e0e7254c28a70529ddaed4e731.psmdcp" Id="Rba66082703fb44c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fa2e334aad47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28844755b9324a20b8bab2e25217a037.psmdcp" Id="R3f788b01114b4ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>