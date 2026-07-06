--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fa2e334aad47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28844755b9324a20b8bab2e25217a037.psmdcp" Id="R3f788b01114b4ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14769584f6784a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eca097948d44d40a81a3ac71b40f708.psmdcp" Id="R7e400150bf8945df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>