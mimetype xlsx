--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14769584f6784a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eca097948d44d40a81a3ac71b40f708.psmdcp" Id="R7e400150bf8945df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65062fb71fdb487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dde2b55790e34c868e24fbc59feb3580.psmdcp" Id="R83e9b3b9b5d84d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>