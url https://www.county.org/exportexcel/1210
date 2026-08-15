--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65062fb71fdb487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dde2b55790e34c868e24fbc59feb3580.psmdcp" Id="R83e9b3b9b5d84d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ba42b69120459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aefa4a7923214121a65c857afc037d4b.psmdcp" Id="R9d86b27efc4444b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>