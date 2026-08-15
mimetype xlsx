--- v12 (2026-08-15)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ba42b69120459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aefa4a7923214121a65c857afc037d4b.psmdcp" Id="R9d86b27efc4444b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05dd9b0bae7b425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/374d140f2e9340b9b5f3bdb4e1c40ade.psmdcp" Id="Rbef2bcabd3f2465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>