--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05dd9b0bae7b425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/374d140f2e9340b9b5f3bdb4e1c40ade.psmdcp" Id="Rbef2bcabd3f2465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5553c042e70d427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b21b3cc911354643bd8128e9ce7a2881.psmdcp" Id="R10218660cfa84efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>