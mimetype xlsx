--- v9 (2026-03-22)
+++ v10 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ad452dcfea4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a745eb49d61949fbabd57528f52b2b05.psmdcp" Id="Rc39387039f0740b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51677ffacb4a449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d779cd3b89c24077a9a12b1be4e98831.psmdcp" Id="R3463736f3f554d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>