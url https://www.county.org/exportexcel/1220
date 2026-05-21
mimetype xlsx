--- v10 (2026-04-11)
+++ v11 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51677ffacb4a449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d779cd3b89c24077a9a12b1be4e98831.psmdcp" Id="R3463736f3f554d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49682892361948f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec9224cbed6d4ce79390f3f0cfccef53.psmdcp" Id="R2fb22bd2b70d4b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>