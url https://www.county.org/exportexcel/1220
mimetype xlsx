--- v11 (2026-05-21)
+++ v12 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49682892361948f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec9224cbed6d4ce79390f3f0cfccef53.psmdcp" Id="R2fb22bd2b70d4b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc9deb980494ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fff43b321ab9438b9f94978790282ab2.psmdcp" Id="Rd5858faf839141c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>