--- v12 (2026-06-10)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc9deb980494ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fff43b321ab9438b9f94978790282ab2.psmdcp" Id="Rd5858faf839141c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb8d1167eef453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ced8978943646aa8798b69a3a571f71.psmdcp" Id="R5254fb90191f4611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>