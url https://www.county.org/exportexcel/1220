--- v13 (2026-07-02)
+++ v14 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb8d1167eef453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ced8978943646aa8798b69a3a571f71.psmdcp" Id="R5254fb90191f4611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1dff9c6c304f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/848818bb20f04e5190cab6f079ab70b4.psmdcp" Id="Rcfd0d13017df4807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>