--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1dff9c6c304f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/848818bb20f04e5190cab6f079ab70b4.psmdcp" Id="Rcfd0d13017df4807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d1bc6ee3454cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26c7c92cc7de4c288490e3aff29529d3.psmdcp" Id="R0717f70a6c0c44ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>