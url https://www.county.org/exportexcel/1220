--- v15 (2026-07-22)
+++ v16 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d1bc6ee3454cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26c7c92cc7de4c288490e3aff29529d3.psmdcp" Id="R0717f70a6c0c44ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bb721d78344cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04de0224c9f341a7b04d22772ff93169.psmdcp" Id="R24a47ab137794ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>