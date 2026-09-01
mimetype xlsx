--- v16 (2026-08-12)
+++ v17 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bb721d78344cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04de0224c9f341a7b04d22772ff93169.psmdcp" Id="R24a47ab137794ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a52a147dc6d422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8aa4317193d9458b917e1d4ee552414e.psmdcp" Id="R3b100f707ff54d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>