--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa043716e0546bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/918c75f4004a40dbbf68cc79bcbc031e.psmdcp" Id="R43a650bc2622486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137aa4c4f7b84f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aaa0abd63404375a5219df3afe3942d.psmdcp" Id="R88b89c42e57e4668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>