--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137aa4c4f7b84f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aaa0abd63404375a5219df3afe3942d.psmdcp" Id="R88b89c42e57e4668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd185e22c5307422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c97b9f1000af4c0a86be0cea20156c9b.psmdcp" Id="R67554b43ce9d45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>