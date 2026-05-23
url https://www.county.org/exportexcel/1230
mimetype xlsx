--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd185e22c5307422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c97b9f1000af4c0a86be0cea20156c9b.psmdcp" Id="R67554b43ce9d45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbfd91cf29f4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a501cc7b8f14136bb9c24c1db03f0c3.psmdcp" Id="R27d39f661f2e470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>