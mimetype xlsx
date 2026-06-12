--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbfd91cf29f4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a501cc7b8f14136bb9c24c1db03f0c3.psmdcp" Id="R27d39f661f2e470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194a04246e8d4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf13fc7f02c44def83d283c8376ced4c.psmdcp" Id="R9e02c743bcaa4505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>