--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194a04246e8d4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf13fc7f02c44def83d283c8376ced4c.psmdcp" Id="R9e02c743bcaa4505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3398fe2efaff4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b7c5a5d624f44bd8e451e1a78ab3e58.psmdcp" Id="Rf6114c2ebcb549e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>