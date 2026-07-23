--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3398fe2efaff4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b7c5a5d624f44bd8e451e1a78ab3e58.psmdcp" Id="Rf6114c2ebcb549e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f4f5878d7045db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e735e41068344ecc80f1306e4e523d20.psmdcp" Id="Ra3aeed054d514e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>