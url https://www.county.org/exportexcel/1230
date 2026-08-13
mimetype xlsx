--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f4f5878d7045db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e735e41068344ecc80f1306e4e523d20.psmdcp" Id="Ra3aeed054d514e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d497312fbee48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee4aa87c2b24ddca8e1e2b794655b64.psmdcp" Id="R74da3fb9b14c46b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>