--- v14 (2026-08-13)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d497312fbee48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee4aa87c2b24ddca8e1e2b794655b64.psmdcp" Id="R74da3fb9b14c46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fdb74eaf554587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/979dc81cf7ee48e28055e589d37d0b55.psmdcp" Id="Rdaf893147d9849e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>