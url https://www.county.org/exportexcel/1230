--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fdb74eaf554587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/979dc81cf7ee48e28055e589d37d0b55.psmdcp" Id="Rdaf893147d9849e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1218c5d80ad2423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7641fed6c34f43f9b0d896cda7ac7d88.psmdcp" Id="Rcac32b1ded854bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>