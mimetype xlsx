--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13635ac0339942ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f46d3304229443db33557b61b0527ca.psmdcp" Id="Rfce75bf3efeb45c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb93f26f715454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a52af4cf10544e9b75ffdc0cafa45b7.psmdcp" Id="Raf6f7c2be76e4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>