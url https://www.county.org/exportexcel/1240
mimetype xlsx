--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb93f26f715454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a52af4cf10544e9b75ffdc0cafa45b7.psmdcp" Id="Raf6f7c2be76e4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b38b890d36c48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae1a807621d643dd980b95d1243db228.psmdcp" Id="R4a54a544044243f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>