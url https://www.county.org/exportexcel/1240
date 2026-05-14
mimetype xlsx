--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b38b890d36c48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae1a807621d643dd980b95d1243db228.psmdcp" Id="R4a54a544044243f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934ba8fb63c14815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/209db3fa0bd84e3880f338ec3211150a.psmdcp" Id="R2977ae785a41401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>