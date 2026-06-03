--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934ba8fb63c14815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/209db3fa0bd84e3880f338ec3211150a.psmdcp" Id="R2977ae785a41401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faa1c986f04406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff1d6363420947248641e667d0e2a0b4.psmdcp" Id="R00eb2283316b42e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>