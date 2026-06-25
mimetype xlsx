--- v9 (2026-06-03)
+++ v10 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faa1c986f04406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff1d6363420947248641e667d0e2a0b4.psmdcp" Id="R00eb2283316b42e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f79d7c130cc47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d8f322e52f7439790672dfc37442855.psmdcp" Id="R8a6f8e510058456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>