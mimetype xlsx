--- v10 (2026-06-25)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f79d7c130cc47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d8f322e52f7439790672dfc37442855.psmdcp" Id="R8a6f8e510058456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f585437f534d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62f6f70e37bd4cae871dedaa9285d439.psmdcp" Id="Rabfdcd9b8b5f4a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>