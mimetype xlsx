--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f585437f534d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62f6f70e37bd4cae871dedaa9285d439.psmdcp" Id="Rabfdcd9b8b5f4a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ea07aecfc844b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60e8b86dd5d74493ae244fea44a77697.psmdcp" Id="R103ebdbb6ea448c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>