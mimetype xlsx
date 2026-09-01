--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ea07aecfc844b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60e8b86dd5d74493ae244fea44a77697.psmdcp" Id="R103ebdbb6ea448c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1481ee94564568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7a2a5985b54447b8c5f47428980e3a5.psmdcp" Id="Rf0a1e64f1b254645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>