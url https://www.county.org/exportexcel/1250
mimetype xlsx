--- v7 (2026-03-27)
+++ v8 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ccaba7cae44508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7376ef161b9e4637bc55f1bb15a92822.psmdcp" Id="R7fe34033d17d4d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reddd3bb6ec714a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5c64eb3e44a480f99763be95de3d1e6.psmdcp" Id="Rf7e45155a7c24a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>