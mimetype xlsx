--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reddd3bb6ec714a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5c64eb3e44a480f99763be95de3d1e6.psmdcp" Id="Rf7e45155a7c24a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c565f3e2b444e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1d044b216ea4ac6a0918c0dac3d252e.psmdcp" Id="R0f35bb0ce4fc4cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>