--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c565f3e2b444e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1d044b216ea4ac6a0918c0dac3d252e.psmdcp" Id="R0f35bb0ce4fc4cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088c8356d0904401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84ac7d2409304b75af3b877080b663d6.psmdcp" Id="R4a603db957214fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>