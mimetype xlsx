--- v10 (2026-06-02)
+++ v11 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088c8356d0904401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84ac7d2409304b75af3b877080b663d6.psmdcp" Id="R4a603db957214fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c69758fb1643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5be3826b713468c9ec0990f6dc11cc4.psmdcp" Id="R203d32a9267e4760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>