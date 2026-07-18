--- v11 (2026-06-24)
+++ v12 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c69758fb1643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5be3826b713468c9ec0990f6dc11cc4.psmdcp" Id="R203d32a9267e4760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62acd7d0bbeb41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ebf0fbfca794468a64fa8e8183c8abf.psmdcp" Id="R54b469fd94cd42fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>