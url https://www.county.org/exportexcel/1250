--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62acd7d0bbeb41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ebf0fbfca794468a64fa8e8183c8abf.psmdcp" Id="R54b469fd94cd42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b129dd0b5e4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93d3f157ffbf47f5bbeebfd0b00a7d80.psmdcp" Id="Rc14996c3c5594765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>