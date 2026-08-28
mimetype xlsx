--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b129dd0b5e4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93d3f157ffbf47f5bbeebfd0b00a7d80.psmdcp" Id="Rc14996c3c5594765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f64e8294eb24aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe2f55d7eb474e5f9fc06f48ead55cee.psmdcp" Id="R40e5bcd17c8d47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>