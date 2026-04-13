--- v9 (2026-03-23)
+++ v10 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d090134fe534b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2f461def8764a1e93d9a9f1b4537aae.psmdcp" Id="Rdfd4ff85f7c649b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97cdd8f89034623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/070723d8d41d423eb2e3639eaf2e0f68.psmdcp" Id="R94e37cc225f343bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>