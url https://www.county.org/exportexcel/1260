--- v10 (2026-04-13)
+++ v11 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97cdd8f89034623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/070723d8d41d423eb2e3639eaf2e0f68.psmdcp" Id="R94e37cc225f343bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76939331d2134887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1eb55fa6db64a5090337a76b4f31154.psmdcp" Id="R382174f22334477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>