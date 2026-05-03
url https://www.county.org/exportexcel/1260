--- v11 (2026-04-13)
+++ v12 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76939331d2134887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1eb55fa6db64a5090337a76b4f31154.psmdcp" Id="R382174f22334477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9ef097e3cf4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a425c0b8b7d443e2932ceb2e99a600b8.psmdcp" Id="R36bfa363c0ae4904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>