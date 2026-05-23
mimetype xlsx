--- v12 (2026-05-03)
+++ v13 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9ef097e3cf4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a425c0b8b7d443e2932ceb2e99a600b8.psmdcp" Id="R36bfa363c0ae4904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1653028b14ce4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a18155a185904e78b8435ebf00d40104.psmdcp" Id="Re4da1d3eb8d54aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>