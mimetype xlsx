--- v13 (2026-05-23)
+++ v14 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1653028b14ce4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a18155a185904e78b8435ebf00d40104.psmdcp" Id="Re4da1d3eb8d54aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0a8ae621984534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ae16a4ef6d047c3aa9c753fee130ac7.psmdcp" Id="R516d7f7c5e264113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>