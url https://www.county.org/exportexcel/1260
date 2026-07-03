--- v14 (2026-06-12)
+++ v15 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0a8ae621984534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ae16a4ef6d047c3aa9c753fee130ac7.psmdcp" Id="R516d7f7c5e264113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a5608f02df4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e212bb21312c46609d7ef3f42aa3387f.psmdcp" Id="R55fe1e3fb9314c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>