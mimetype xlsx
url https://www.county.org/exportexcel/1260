--- v15 (2026-07-03)
+++ v16 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a5608f02df4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e212bb21312c46609d7ef3f42aa3387f.psmdcp" Id="R55fe1e3fb9314c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9204507a98594517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6925147753784179b65df0313d9d5cb2.psmdcp" Id="Rf1cc17ebc3a84054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>