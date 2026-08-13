--- v16 (2026-07-23)
+++ v17 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9204507a98594517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6925147753784179b65df0313d9d5cb2.psmdcp" Id="Rf1cc17ebc3a84054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb47947f0ea4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08faa6df7d014b2eaad02f80422526f5.psmdcp" Id="R58609c04202f43fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>