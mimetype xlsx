--- v17 (2026-08-13)
+++ v18 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb47947f0ea4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08faa6df7d014b2eaad02f80422526f5.psmdcp" Id="R58609c04202f43fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7e90b4d54e469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/752c08ffca8b41cab4fb5b0078bd68d4.psmdcp" Id="R828d58a8f09b4d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>