--- v6 (2026-03-26)
+++ v7 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ada0aba22c4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1289eaf0fd5c4809af426a21c52652c9.psmdcp" Id="Rade70b5987c94eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recba4660f2d24221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47ae41148c184802b872a6525bcbb105.psmdcp" Id="Rd7bbe1ee2d214e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>