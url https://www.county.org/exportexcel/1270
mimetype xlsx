--- v7 (2026-04-15)
+++ v8 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recba4660f2d24221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47ae41148c184802b872a6525bcbb105.psmdcp" Id="Rd7bbe1ee2d214e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0ef77170394527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/520247f8c6bc4139b9a85844ad608fab.psmdcp" Id="Rae78a55d5f5345c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>