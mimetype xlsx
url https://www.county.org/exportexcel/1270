--- v8 (2026-05-09)
+++ v9 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0ef77170394527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/520247f8c6bc4139b9a85844ad608fab.psmdcp" Id="Rae78a55d5f5345c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2916fec11cc34120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a7fde0a9fb54a0b97d8e67cc60956f4.psmdcp" Id="R624a5525dab5470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>