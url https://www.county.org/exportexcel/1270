--- v9 (2026-05-29)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2916fec11cc34120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a7fde0a9fb54a0b97d8e67cc60956f4.psmdcp" Id="R624a5525dab5470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd474abc8720f4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dfbf1dbae064a639b449634270e99d8.psmdcp" Id="Rb5e120c8a30e45c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>