--- v10 (2026-06-19)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd474abc8720f4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dfbf1dbae064a639b449634270e99d8.psmdcp" Id="Rb5e120c8a30e45c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b165dd3fe874947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ef33e3c8db14167a2f6744bb91de699.psmdcp" Id="R1354a07a83584472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>