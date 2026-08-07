--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b165dd3fe874947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ef33e3c8db14167a2f6744bb91de699.psmdcp" Id="R1354a07a83584472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e683ea90be4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3701b92ca596411bbbff3ee14cbfedb0.psmdcp" Id="Racd1550f3d8241cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>