--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e683ea90be4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3701b92ca596411bbbff3ee14cbfedb0.psmdcp" Id="Racd1550f3d8241cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc4b33a25e04405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/099166ed10894e2b8dcfe49aa6b12027.psmdcp" Id="R6c28c7dc683e4586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>