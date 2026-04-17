--- v5 (2026-03-18)
+++ v6 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f92e4bbc984758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b977e48502641e291b1acf111bca7c2.psmdcp" Id="R8f62e4e63b8d40d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda012b935d504dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a6fafd14f604a99bdef5bd20493c002.psmdcp" Id="R56d6c018606b4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>