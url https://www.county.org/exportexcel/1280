--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda012b935d504dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a6fafd14f604a99bdef5bd20493c002.psmdcp" Id="R56d6c018606b4f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb6e723af5345d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0afbf8d15664352a71decbcdb2d2739.psmdcp" Id="R496b682fcf174947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>