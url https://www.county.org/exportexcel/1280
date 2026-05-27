--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb6e723af5345d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0afbf8d15664352a71decbcdb2d2739.psmdcp" Id="R496b682fcf174947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf6ebdb5b00405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9f8b4a34d4a45cdb6ccf716b6865b7f.psmdcp" Id="R12b96ce2a3334088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>