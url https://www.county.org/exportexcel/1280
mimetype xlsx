--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf6ebdb5b00405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9f8b4a34d4a45cdb6ccf716b6865b7f.psmdcp" Id="R12b96ce2a3334088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61eeb3bd1ae48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1daa77c887ec42f489e996e7e3c86cbc.psmdcp" Id="R905125a693be4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>