--- v9 (2026-06-19)
+++ v10 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61eeb3bd1ae48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1daa77c887ec42f489e996e7e3c86cbc.psmdcp" Id="R905125a693be4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208b199503ba451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b86a405de0aa444c9bd999cae24a7451.psmdcp" Id="Rc38714b97b1e4683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>