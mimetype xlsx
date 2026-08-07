--- v10 (2026-07-16)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208b199503ba451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b86a405de0aa444c9bd999cae24a7451.psmdcp" Id="Rc38714b97b1e4683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd26e6616a1184e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db9b088af7c6462d8e7809b6d596f89c.psmdcp" Id="R7007695bf6c949d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>