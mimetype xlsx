--- v11 (2026-08-07)
+++ v12 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd26e6616a1184e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db9b088af7c6462d8e7809b6d596f89c.psmdcp" Id="R7007695bf6c949d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8cf5c6487049d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e82e1586a474a1f9848abf79e67135a.psmdcp" Id="R84bafbb5e21b4c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>