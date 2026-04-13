--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8abcb2fd6b9453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a00a7aab7cc428ba47bdc1ed88fef8c.psmdcp" Id="Ra0ec8a52c0e2476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b20ca9e31024acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a06d98b78154eaba1075485762f6fe9.psmdcp" Id="R94ec7a934b2c4acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>