--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b20ca9e31024acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a06d98b78154eaba1075485762f6fe9.psmdcp" Id="R94ec7a934b2c4acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd04c5c7872ce4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/083606cf6c534383ad2e176d53585db3.psmdcp" Id="R753d3dba1b624f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>