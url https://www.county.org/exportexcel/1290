--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd04c5c7872ce4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/083606cf6c534383ad2e176d53585db3.psmdcp" Id="R753d3dba1b624f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2345a07d904a4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73d3484f2e8d42cdbf73ab630e1adbf9.psmdcp" Id="Rf31ce43455ef4af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>