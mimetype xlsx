--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2345a07d904a4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73d3484f2e8d42cdbf73ab630e1adbf9.psmdcp" Id="Rf31ce43455ef4af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4acad86a6741d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3025f3db74754180af5c70ec79ad2142.psmdcp" Id="R043e7ffb5be94e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>