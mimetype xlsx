--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4acad86a6741d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3025f3db74754180af5c70ec79ad2142.psmdcp" Id="R043e7ffb5be94e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640e243aaf134dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a994072dea645f797974a246588c22e.psmdcp" Id="R93a7a7a0d1c045ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>