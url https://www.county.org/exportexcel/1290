--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640e243aaf134dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a994072dea645f797974a246588c22e.psmdcp" Id="R93a7a7a0d1c045ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4276aa361ed4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3cde3f7db724a4f980cb885159e400a.psmdcp" Id="R4ad15336097b4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>