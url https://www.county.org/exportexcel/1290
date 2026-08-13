--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4276aa361ed4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3cde3f7db724a4f980cb885159e400a.psmdcp" Id="R4ad15336097b4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4edd5cfff94137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28afe5cdfc7044008d2b851a6982e157.psmdcp" Id="Rcd188dbf4f664592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>