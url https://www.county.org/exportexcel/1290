--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4edd5cfff94137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28afe5cdfc7044008d2b851a6982e157.psmdcp" Id="Rcd188dbf4f664592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13c71893b274f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e13c0aa0cf14d46ab3f401c3b0da8d3.psmdcp" Id="R7ed4824e221f437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>