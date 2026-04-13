--- v6 (2026-03-22)
+++ v7 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5640ce60db47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a835dcf7360140ec89c5d67a8951cbb8.psmdcp" Id="Rc3eaabac925c463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe62a35e86454bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5812ddfa518c4f62aa9f60a10b00fa27.psmdcp" Id="Rbed0071447f147b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>