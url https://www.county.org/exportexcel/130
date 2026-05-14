--- v7 (2026-04-13)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe62a35e86454bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5812ddfa518c4f62aa9f60a10b00fa27.psmdcp" Id="Rbed0071447f147b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f1aecd28b54ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/153ed640d4744bd887775dc14e73e586.psmdcp" Id="R564ed06dd4424ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>