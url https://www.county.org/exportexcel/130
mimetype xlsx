--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f1aecd28b54ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/153ed640d4744bd887775dc14e73e586.psmdcp" Id="R564ed06dd4424ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1637aafc9a5b4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f989fa61602d41dbb66d7bd573309b50.psmdcp" Id="R29dc708cf19c4ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>