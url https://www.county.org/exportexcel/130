--- v9 (2026-06-03)
+++ v10 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1637aafc9a5b4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f989fa61602d41dbb66d7bd573309b50.psmdcp" Id="R29dc708cf19c4ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4234cee37c428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43b465f0127b4a34a0c8aa1cc84efc9d.psmdcp" Id="R260f979b7dcf46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>