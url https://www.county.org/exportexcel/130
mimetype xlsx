--- v10 (2026-06-24)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4234cee37c428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43b465f0127b4a34a0c8aa1cc84efc9d.psmdcp" Id="R260f979b7dcf46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec59d5c0c2d4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aab008e061c04b3897979f3268bc07a9.psmdcp" Id="R884c233c65ec482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>