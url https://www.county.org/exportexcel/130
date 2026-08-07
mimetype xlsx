--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec59d5c0c2d4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aab008e061c04b3897979f3268bc07a9.psmdcp" Id="R884c233c65ec482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6805d7d936e44660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd2622887a74649baac35ee41f827c7.psmdcp" Id="R8ca12178f19f4cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>