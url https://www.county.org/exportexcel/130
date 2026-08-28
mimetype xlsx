--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6805d7d936e44660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd2622887a74649baac35ee41f827c7.psmdcp" Id="R8ca12178f19f4cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6774f8cdb19741d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9bf25d470864b0aa2b754017499bf2f.psmdcp" Id="R96d37b1855fc4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>