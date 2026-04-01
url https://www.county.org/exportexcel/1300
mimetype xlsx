--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4493e4508c4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91d203c6b28543628aea1a92d51ebe6e.psmdcp" Id="Rde46dae7fb48410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0a0509ca26475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a715984babe44d4fa78746b9354de425.psmdcp" Id="R332fdea9fd5d43c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>