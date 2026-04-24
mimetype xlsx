--- v7 (2026-04-01)
+++ v8 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0a0509ca26475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a715984babe44d4fa78746b9354de425.psmdcp" Id="R332fdea9fd5d43c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raadb2ea2becf4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/870a52349dde4bc093577955c62e55c5.psmdcp" Id="R0f7d66e8e35048ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>