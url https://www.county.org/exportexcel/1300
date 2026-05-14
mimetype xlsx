--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raadb2ea2becf4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/870a52349dde4bc093577955c62e55c5.psmdcp" Id="R0f7d66e8e35048ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a38ca88215497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15e4d1e4b25a467b9057ec60e54fb4fc.psmdcp" Id="Rf6b60abfcdf14bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>