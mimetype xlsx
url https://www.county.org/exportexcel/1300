--- v9 (2026-05-14)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a38ca88215497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15e4d1e4b25a467b9057ec60e54fb4fc.psmdcp" Id="Rf6b60abfcdf14bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a941a0180884235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c86144b16704665a4e6c528203e0c76.psmdcp" Id="R529a25bb94144792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>