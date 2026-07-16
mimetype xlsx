--- v10 (2026-06-19)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a941a0180884235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c86144b16704665a4e6c528203e0c76.psmdcp" Id="R529a25bb94144792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf719da9f311e4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/532705b51f0e437c922f123804da26eb.psmdcp" Id="Re1548995daed450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>