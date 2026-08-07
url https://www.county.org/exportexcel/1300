--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf719da9f311e4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/532705b51f0e437c922f123804da26eb.psmdcp" Id="Re1548995daed450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3e26a252e44621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1043a7b301ed4caea2bf7657fb1b7804.psmdcp" Id="Rf15ad2709a62446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>