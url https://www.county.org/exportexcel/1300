--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3e26a252e44621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1043a7b301ed4caea2bf7657fb1b7804.psmdcp" Id="Rf15ad2709a62446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67927c1b2e0f4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32d9afb840dc46b6b02bd9e22717fd85.psmdcp" Id="R8846773551464956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>