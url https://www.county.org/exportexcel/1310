--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4691500eec2340ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d39778beda8a4977a6bcee5150454b95.psmdcp" Id="R14aac7431d034ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4dfa6e1e704b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d03d70fe80d4eb99f29b84389d3e7b7.psmdcp" Id="R97a678e282d34877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>