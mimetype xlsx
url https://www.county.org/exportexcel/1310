--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4dfa6e1e704b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d03d70fe80d4eb99f29b84389d3e7b7.psmdcp" Id="R97a678e282d34877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd358da6aa7b646b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c13b2caed3b4d36a80d69a56aa45413.psmdcp" Id="R81bd91a5bc7444b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>