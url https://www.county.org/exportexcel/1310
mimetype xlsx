--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd358da6aa7b646b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c13b2caed3b4d36a80d69a56aa45413.psmdcp" Id="R81bd91a5bc7444b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da8effe8d3f44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9885d41151a84a19a23c713014bff20f.psmdcp" Id="R154d27cddda747c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>