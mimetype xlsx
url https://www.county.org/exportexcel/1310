--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da8effe8d3f44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9885d41151a84a19a23c713014bff20f.psmdcp" Id="R154d27cddda747c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0cefd807bd4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a5254e883304c85b8d671d4aa7f62c9.psmdcp" Id="R6b09d3802e214e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>