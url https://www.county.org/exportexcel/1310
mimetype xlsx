--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0cefd807bd4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a5254e883304c85b8d671d4aa7f62c9.psmdcp" Id="R6b09d3802e214e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91008f336394d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e54f263d6dd54fb9a730a082f78a97fa.psmdcp" Id="R7a29bd805f584dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>