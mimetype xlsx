--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91008f336394d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e54f263d6dd54fb9a730a082f78a97fa.psmdcp" Id="R7a29bd805f584dc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6170064729fb488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/feda7541ea3249ec8df791bc8f393555.psmdcp" Id="R227bacf0058c474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>