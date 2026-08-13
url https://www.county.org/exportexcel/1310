--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6170064729fb488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/feda7541ea3249ec8df791bc8f393555.psmdcp" Id="R227bacf0058c474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d48dd555ab04455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5347f2cbc6a84e04ba6140f2d642f833.psmdcp" Id="R2b258eb58e534aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>