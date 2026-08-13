--- v14 (2026-08-13)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d48dd555ab04455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5347f2cbc6a84e04ba6140f2d642f833.psmdcp" Id="R2b258eb58e534aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77deacd1611b4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1a24808fad04924a196b2f8070a2894.psmdcp" Id="R119380c29ed647d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>