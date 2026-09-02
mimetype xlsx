--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77deacd1611b4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1a24808fad04924a196b2f8070a2894.psmdcp" Id="R119380c29ed647d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb803c33a4c504280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b957ddca8f3944feb9f094fbf456e79f.psmdcp" Id="Rf2733cea6755446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>