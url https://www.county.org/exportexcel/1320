--- v6 (2026-03-24)
+++ v7 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58aab7959a04b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/995e4fd1aab5403a8a75bcce67583351.psmdcp" Id="R6792f5fa757a4c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e9cab91c3e4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb92be46e784492c94196ca1219f9ac4.psmdcp" Id="R378449b8a8454f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>