--- v7 (2026-04-13)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e9cab91c3e4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb92be46e784492c94196ca1219f9ac4.psmdcp" Id="R378449b8a8454f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52fde74e3c54f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed9747e8b3534e8b9932cff032ea960d.psmdcp" Id="R2d71e69037e043a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>