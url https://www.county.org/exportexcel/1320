--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52fde74e3c54f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed9747e8b3534e8b9932cff032ea960d.psmdcp" Id="R2d71e69037e043a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d6374139334142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5450dd0015c42b8971bcadb87ac7647.psmdcp" Id="R3eb09814c7a942d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>