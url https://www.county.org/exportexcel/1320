--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d6374139334142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5450dd0015c42b8971bcadb87ac7647.psmdcp" Id="R3eb09814c7a942d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf6f251cd254f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5828f0cf93944baab2bb5c12d488029.psmdcp" Id="R2d6829d1fa2e48c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>