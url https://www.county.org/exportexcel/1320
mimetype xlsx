--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf6f251cd254f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5828f0cf93944baab2bb5c12d488029.psmdcp" Id="R2d6829d1fa2e48c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0177b4674a4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/407b032f869a484ab81477d087c30eee.psmdcp" Id="Rb48e2fc59d8d4b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>