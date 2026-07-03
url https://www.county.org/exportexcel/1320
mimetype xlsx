--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0177b4674a4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/407b032f869a484ab81477d087c30eee.psmdcp" Id="Rb48e2fc59d8d4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20216d2111d44f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfe89259b28d406ba148968de0b98ae0.psmdcp" Id="R869e1cfddc2a4f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>