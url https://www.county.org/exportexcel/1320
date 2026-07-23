--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20216d2111d44f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfe89259b28d406ba148968de0b98ae0.psmdcp" Id="R869e1cfddc2a4f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1299c215f0e3497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0944348bb81482fa9c11a399ce31700.psmdcp" Id="R5ad7aac4e1634017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>