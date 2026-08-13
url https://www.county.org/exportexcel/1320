--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1299c215f0e3497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0944348bb81482fa9c11a399ce31700.psmdcp" Id="R5ad7aac4e1634017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aecfc1ece2c4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b74f8363fb4447839a60e66acf90e9c0.psmdcp" Id="R4469946eb1894ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>