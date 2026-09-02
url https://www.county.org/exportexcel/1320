--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aecfc1ece2c4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b74f8363fb4447839a60e66acf90e9c0.psmdcp" Id="R4469946eb1894ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2724ca6978124d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/124a261e250640a59044d51a58afe309.psmdcp" Id="R55856d1c29b94853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>