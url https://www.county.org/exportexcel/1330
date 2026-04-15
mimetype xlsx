--- v9 (2026-03-26)
+++ v10 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1ae56357124fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01e93b6ee9a7422b8537d6589ba7adeb.psmdcp" Id="R2745a7e0ed5c4ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562d6d732f1540ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2db1628d42494bef82a17e797f06e42f.psmdcp" Id="R1609d9285a194bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>