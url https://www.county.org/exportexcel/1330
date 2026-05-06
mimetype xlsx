--- v10 (2026-04-15)
+++ v11 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562d6d732f1540ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2db1628d42494bef82a17e797f06e42f.psmdcp" Id="R1609d9285a194bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cfda27b47a4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e97307d75d34eecbcae926854da4eca.psmdcp" Id="R205c846f53184533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>