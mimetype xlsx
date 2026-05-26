--- v11 (2026-05-06)
+++ v12 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cfda27b47a4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e97307d75d34eecbcae926854da4eca.psmdcp" Id="R205c846f53184533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cba16a12c9d45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33278ed026a24754819ce23c6f5556c5.psmdcp" Id="Re45c2bb71e03439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>