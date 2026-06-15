--- v12 (2026-05-26)
+++ v13 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cba16a12c9d45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33278ed026a24754819ce23c6f5556c5.psmdcp" Id="Re45c2bb71e03439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2de59e51514945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c595651e1fcb4e0195759f4afac3f362.psmdcp" Id="R4445f6ac64db4600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>