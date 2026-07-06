--- v13 (2026-06-15)
+++ v14 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2de59e51514945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c595651e1fcb4e0195759f4afac3f362.psmdcp" Id="R4445f6ac64db4600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c59001496b49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f89fc3b84de34c65ab2bdb4b659d7642.psmdcp" Id="R52d3f3c29247477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>