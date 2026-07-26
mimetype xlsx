--- v14 (2026-07-06)
+++ v15 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c59001496b49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f89fc3b84de34c65ab2bdb4b659d7642.psmdcp" Id="R52d3f3c29247477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7923684065b471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dc4b56a77414c97974673a0ebad0b15.psmdcp" Id="R217a36b432e74486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>