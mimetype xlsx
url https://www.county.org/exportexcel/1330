--- v15 (2026-07-26)
+++ v16 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7923684065b471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dc4b56a77414c97974673a0ebad0b15.psmdcp" Id="R217a36b432e74486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba1b540410e49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/031e1170be8d4f1790b44e45a9f1b498.psmdcp" Id="Raae21aaa8b494aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>