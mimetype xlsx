--- v16 (2026-08-15)
+++ v17 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba1b540410e49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/031e1170be8d4f1790b44e45a9f1b498.psmdcp" Id="Raae21aaa8b494aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c837be8208f4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55a32f9cad584420bf1e72288c8a53b5.psmdcp" Id="R730fc07b8f284087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>