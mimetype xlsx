--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8cefa3d33d4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c66d196c2404036a9fa0fccfb75a1fa.psmdcp" Id="R94228d3ee11f4b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb55981cb9cc4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3457c91b4ff4662a0061aeac0304914.psmdcp" Id="R5596cbe9fc2f4d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>