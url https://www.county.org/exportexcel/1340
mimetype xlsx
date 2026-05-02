--- v8 (2026-04-11)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb55981cb9cc4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3457c91b4ff4662a0061aeac0304914.psmdcp" Id="R5596cbe9fc2f4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941d088e80d147d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1084aa66f8ae4e83ac48fbec88dcc9e1.psmdcp" Id="Rf415f260facc4ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>