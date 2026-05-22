--- v9 (2026-05-02)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941d088e80d147d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1084aa66f8ae4e83ac48fbec88dcc9e1.psmdcp" Id="Rf415f260facc4ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f8b2fda2bf4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d677ceae3a8e4b158146bee445b83a64.psmdcp" Id="R4ad2ba4886dc411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>