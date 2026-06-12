--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f8b2fda2bf4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d677ceae3a8e4b158146bee445b83a64.psmdcp" Id="R4ad2ba4886dc411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f860c869de49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95b151a8d7af4ddb9f802f3aea1b49d4.psmdcp" Id="R5f86b8f125214904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>