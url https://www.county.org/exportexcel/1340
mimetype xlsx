--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f860c869de49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95b151a8d7af4ddb9f802f3aea1b49d4.psmdcp" Id="R5f86b8f125214904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eec1ec84fd54ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d179c8f6bb845d5b0ad67596b9829b2.psmdcp" Id="R5158a9241d5341dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>