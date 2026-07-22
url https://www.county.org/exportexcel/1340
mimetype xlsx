--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eec1ec84fd54ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d179c8f6bb845d5b0ad67596b9829b2.psmdcp" Id="R5158a9241d5341dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5748107fa4434b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd99052646de4debb64260fa5ac06a7a.psmdcp" Id="Rc588536e6ff0429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>