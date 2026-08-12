--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5748107fa4434b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd99052646de4debb64260fa5ac06a7a.psmdcp" Id="Rc588536e6ff0429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aedc05b733c42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f27eac639e8c4a72871a89c32a677c6a.psmdcp" Id="Ra4383e6adcdc4c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>