--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aedc05b733c42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f27eac639e8c4a72871a89c32a677c6a.psmdcp" Id="Ra4383e6adcdc4c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9b9601aef74e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c96c0eed7e394dcaa9d223283f7cf320.psmdcp" Id="Re6f11f46da39417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>