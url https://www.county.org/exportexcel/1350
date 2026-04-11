--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c612a2ada2d406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/290a500a1bff4080819cec3689a742ce.psmdcp" Id="Rb1639f1db391406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68f1ac7a84e4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e623fbf5fecb45f8a78341ddcedb8c04.psmdcp" Id="Re11ce9ac3ee44ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>