--- v8 (2026-04-11)
+++ v9 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68f1ac7a84e4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e623fbf5fecb45f8a78341ddcedb8c04.psmdcp" Id="Re11ce9ac3ee44ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1d689bdb204eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7937786d90da4e679d3be72fbc35c7e0.psmdcp" Id="R2a6ecc4a22cd4173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>