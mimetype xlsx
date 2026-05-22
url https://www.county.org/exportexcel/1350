--- v9 (2026-05-01)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1d689bdb204eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7937786d90da4e679d3be72fbc35c7e0.psmdcp" Id="R2a6ecc4a22cd4173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a499bbf07c746be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f71b70871e4b403aa62fa8d3ab81a38a.psmdcp" Id="R6dbfd28625464dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>