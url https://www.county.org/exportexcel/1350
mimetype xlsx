--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a499bbf07c746be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f71b70871e4b403aa62fa8d3ab81a38a.psmdcp" Id="R6dbfd28625464dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4da76017874d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/760c3bd485584d6593264d1be9d752ec.psmdcp" Id="Rb7be92f200b14f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>