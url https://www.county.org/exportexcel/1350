--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4da76017874d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/760c3bd485584d6593264d1be9d752ec.psmdcp" Id="Rb7be92f200b14f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3734bfca5ed6449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96abe03ea9264014b1ebe7b7b8e1a96f.psmdcp" Id="R173be57db58b4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>