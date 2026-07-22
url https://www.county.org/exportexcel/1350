--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3734bfca5ed6449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96abe03ea9264014b1ebe7b7b8e1a96f.psmdcp" Id="R173be57db58b4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dafdc04f82f46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e803a18e286c4eb19b8885f19942e269.psmdcp" Id="R877d70a6c3654fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>