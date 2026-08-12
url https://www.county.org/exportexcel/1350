--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dafdc04f82f46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e803a18e286c4eb19b8885f19942e269.psmdcp" Id="R877d70a6c3654fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f01d7c44a148d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e42550811744de08524584555156ce5.psmdcp" Id="Rb2f9c65fdde14d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>