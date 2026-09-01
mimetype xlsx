--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f01d7c44a148d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e42550811744de08524584555156ce5.psmdcp" Id="Rb2f9c65fdde14d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae1f759175b453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/275fed01fa60411cb111bcaeb359b37d.psmdcp" Id="R31ee7b51e1f44593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>