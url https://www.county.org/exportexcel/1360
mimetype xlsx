--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eaf090086e848b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34b71a6fc1eb4a42a2da80896c64fa88.psmdcp" Id="Rc3c3aae5bb614722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4788fc228046a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40a4cc5fc152416781ad2348fe0c6c20.psmdcp" Id="Rf56b76959334474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>