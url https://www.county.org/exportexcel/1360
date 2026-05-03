--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4788fc228046a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40a4cc5fc152416781ad2348fe0c6c20.psmdcp" Id="Rf56b76959334474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ee60eefb424975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de39fa7b929e46728b2656280b5cec78.psmdcp" Id="R11ee00d3de044d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>