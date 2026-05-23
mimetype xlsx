--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ee60eefb424975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de39fa7b929e46728b2656280b5cec78.psmdcp" Id="R11ee00d3de044d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7b67afcf4a4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dbb97871bf94b58b3a5514ad3833e8d.psmdcp" Id="Rba666e9eda244614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>