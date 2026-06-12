--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7b67afcf4a4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dbb97871bf94b58b3a5514ad3833e8d.psmdcp" Id="Rba666e9eda244614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b2ac2842b24a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbec038eaa1e47f9bd870025cf4dc210.psmdcp" Id="Re31d10c6fc80425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>