--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b2ac2842b24a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbec038eaa1e47f9bd870025cf4dc210.psmdcp" Id="Re31d10c6fc80425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf22c897b1644de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/113d6dd1618c49c09a33f57508071190.psmdcp" Id="R11b76f07d2c44dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>