--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf22c897b1644de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/113d6dd1618c49c09a33f57508071190.psmdcp" Id="R11b76f07d2c44dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505ae1dcb9664e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77fe616627da4f23b6a35333fae75f9e.psmdcp" Id="Ra0ec48c039ed428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>