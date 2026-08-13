--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505ae1dcb9664e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77fe616627da4f23b6a35333fae75f9e.psmdcp" Id="Ra0ec48c039ed428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9dedd6183e249a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59a176c19d62447dbd039892c7f941f3.psmdcp" Id="Rc93ca28fd5f44ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>