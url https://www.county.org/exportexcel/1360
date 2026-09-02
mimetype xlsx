--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9dedd6183e249a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59a176c19d62447dbd039892c7f941f3.psmdcp" Id="Rc93ca28fd5f44ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ba12ddebb7491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0dbb458376e46fe8b05c6aa5bf3b7d8.psmdcp" Id="R04451a812040467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>