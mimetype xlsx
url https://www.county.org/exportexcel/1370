--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1aff4d652144e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d71c941c009945edb9b970a7810f92f3.psmdcp" Id="R57f60847ab5f4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec4ae60b16a4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4276bff5e8844e4b1431146fb8cb870.psmdcp" Id="Rfa1f0f323a384301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>