--- v8 (2026-04-11)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec4ae60b16a4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4276bff5e8844e4b1431146fb8cb870.psmdcp" Id="Rfa1f0f323a384301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd0774fc5f84c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/489c377d643941aeb74fb33ec1f44add.psmdcp" Id="Ra5307fd29dc1403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>