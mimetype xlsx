--- v9 (2026-05-02)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd0774fc5f84c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/489c377d643941aeb74fb33ec1f44add.psmdcp" Id="Ra5307fd29dc1403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb33e8c154ec4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef1741746a8f49f38b715a74c4354856.psmdcp" Id="R6651c4c276d84b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>