--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb33e8c154ec4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef1741746a8f49f38b715a74c4354856.psmdcp" Id="R6651c4c276d84b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4646c19d872147b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30162d44e75c4b27b04c289194a36e57.psmdcp" Id="R9aa9f97fda374c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>