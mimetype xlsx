--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4646c19d872147b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30162d44e75c4b27b04c289194a36e57.psmdcp" Id="R9aa9f97fda374c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbc5164b6dc4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b5bd462699645858ba1df879b4fa9b6.psmdcp" Id="Rb883ce1a201c4bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>