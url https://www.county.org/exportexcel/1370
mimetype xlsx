--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbc5164b6dc4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b5bd462699645858ba1df879b4fa9b6.psmdcp" Id="Rb883ce1a201c4bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3792d861481f4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8d737aa25eb47099415759f594072b6.psmdcp" Id="R5659668ca6874d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>