--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3792d861481f4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8d737aa25eb47099415759f594072b6.psmdcp" Id="R5659668ca6874d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012814dab3d041dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9469027c6f2643b0ac8beab2a17d354f.psmdcp" Id="R4725a4bf82464eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>