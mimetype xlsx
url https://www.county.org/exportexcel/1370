--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012814dab3d041dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9469027c6f2643b0ac8beab2a17d354f.psmdcp" Id="R4725a4bf82464eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16b955bc95248fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0920d84cf20436fb7706977107486fb.psmdcp" Id="R4d890bcfd6d1438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>