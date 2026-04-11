--- v8 (2026-03-22)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55756cb8f434ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aa5066541524390b09245c1e546cfbe.psmdcp" Id="R0f9f6de25e69472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a572c5f3f7b4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8faaeef2ba24caeac69722de5de0042.psmdcp" Id="Rde219a08212841f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>