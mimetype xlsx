--- v9 (2026-04-11)
+++ v10 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a572c5f3f7b4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8faaeef2ba24caeac69722de5de0042.psmdcp" Id="Rde219a08212841f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab6e9fe17f64118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a66522ce534e4f2996ef974014867e3b.psmdcp" Id="R7774dd35c8294a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>