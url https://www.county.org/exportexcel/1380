--- v10 (2026-05-01)
+++ v11 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab6e9fe17f64118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a66522ce534e4f2996ef974014867e3b.psmdcp" Id="R7774dd35c8294a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983ced188d3f466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d9e2c44008447c5bcaee3f2de5e93ae.psmdcp" Id="Raf9f98a63e484f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>