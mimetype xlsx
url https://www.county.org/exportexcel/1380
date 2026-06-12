--- v11 (2026-05-22)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983ced188d3f466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d9e2c44008447c5bcaee3f2de5e93ae.psmdcp" Id="Raf9f98a63e484f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff022808f2349fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/180c3b856a33443587e8a2096ef39c3c.psmdcp" Id="R58d540687c16436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>