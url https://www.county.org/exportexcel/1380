--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff022808f2349fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/180c3b856a33443587e8a2096ef39c3c.psmdcp" Id="R58d540687c16436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd8f77d91e548e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aef036f49a64e12a326de06364218e0.psmdcp" Id="R1a01c7f59c994aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>