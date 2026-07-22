--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd8f77d91e548e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aef036f49a64e12a326de06364218e0.psmdcp" Id="R1a01c7f59c994aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37570ca3eeb4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/443abe04aa8b465eb427c2a20e3794ea.psmdcp" Id="Rb98c073674a94f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>