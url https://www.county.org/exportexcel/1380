--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37570ca3eeb4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/443abe04aa8b465eb427c2a20e3794ea.psmdcp" Id="Rb98c073674a94f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9879540973147b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37af3c9690e047b9801c37489c6145c3.psmdcp" Id="R5b957c5a35f041d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>