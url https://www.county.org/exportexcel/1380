--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9879540973147b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37af3c9690e047b9801c37489c6145c3.psmdcp" Id="R5b957c5a35f041d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af55da84f2e4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf2dc63f12714e8797634dde73af2ae9.psmdcp" Id="Rdd59936e4e394050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>