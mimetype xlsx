--- v5 (2026-03-07)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1857ea756a64190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c784ae31320f4e019911679b56c96ea9.psmdcp" Id="R1be6dc459fe64d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02966cb967149ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f25cbc62dab84aa6925e8a65edee2537.psmdcp" Id="R350fb3d308284710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>