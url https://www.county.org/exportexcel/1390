--- v6 (2026-04-01)
+++ v7 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02966cb967149ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f25cbc62dab84aa6925e8a65edee2537.psmdcp" Id="R350fb3d308284710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b5fea60f9640df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4302b18a8fb24b07a109e4b35feaa58f.psmdcp" Id="Re2d80e0816ec427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>