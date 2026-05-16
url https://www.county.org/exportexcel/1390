--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b5fea60f9640df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4302b18a8fb24b07a109e4b35feaa58f.psmdcp" Id="Re2d80e0816ec427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bfacb58ce70413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c3f30a9e9e846c18d09d2e00e18e11f.psmdcp" Id="R54c37c3e90ae40ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>