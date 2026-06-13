--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bfacb58ce70413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c3f30a9e9e846c18d09d2e00e18e11f.psmdcp" Id="R54c37c3e90ae40ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0859f48871254820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/561f15d721684621bc6c386cdb0f2f68.psmdcp" Id="Rc343e273b9bf481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>