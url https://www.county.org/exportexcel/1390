--- v9 (2026-06-13)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0859f48871254820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/561f15d721684621bc6c386cdb0f2f68.psmdcp" Id="Rc343e273b9bf481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c5be28e3654430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f9f773123ab4cef8131ab91ae102888.psmdcp" Id="R6e4738f9c01d4d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>