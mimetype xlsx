--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c5be28e3654430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f9f773123ab4cef8131ab91ae102888.psmdcp" Id="R6e4738f9c01d4d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8982efc0db4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40151ca02c894d899708c4cb3f0a3e8f.psmdcp" Id="R67e41bf7e5544ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>