--- v11 (2026-08-07)
+++ v12 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8982efc0db4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40151ca02c894d899708c4cb3f0a3e8f.psmdcp" Id="R67e41bf7e5544ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3ac2f0b2244908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f26958e456114c0abd5267b955708ce8.psmdcp" Id="Ra2042814df9f433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>