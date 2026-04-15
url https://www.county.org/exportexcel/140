--- v8 (2026-03-26)
+++ v9 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45707edbbc1c440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47542e8c33ca455d89f23d1a44b7bf2f.psmdcp" Id="R3ea4aaeba0aa4895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8bf3913ba75428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d716244b56a4a8b9492995a9278d0bc.psmdcp" Id="R817bf79f5de348f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>