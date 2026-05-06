--- v9 (2026-04-15)
+++ v10 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8bf3913ba75428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d716244b56a4a8b9492995a9278d0bc.psmdcp" Id="R817bf79f5de348f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68b6222f11c46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef9c4ef676554596af882b7ee98d2a18.psmdcp" Id="Rb9d49cc1fe124eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>