--- v10 (2026-05-06)
+++ v11 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68b6222f11c46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef9c4ef676554596af882b7ee98d2a18.psmdcp" Id="Rb9d49cc1fe124eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104f3d32bd374a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96ae306d42c2404994c6a173c2dc911d.psmdcp" Id="Rc10bc3c910454070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>