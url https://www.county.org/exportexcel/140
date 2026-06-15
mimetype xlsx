--- v11 (2026-05-26)
+++ v12 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104f3d32bd374a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96ae306d42c2404994c6a173c2dc911d.psmdcp" Id="Rc10bc3c910454070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb00a3318aaa4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfe726f47700435aaf5e48c268b852e5.psmdcp" Id="R5544f101813943fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>