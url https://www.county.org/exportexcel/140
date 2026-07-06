--- v12 (2026-06-15)
+++ v13 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb00a3318aaa4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfe726f47700435aaf5e48c268b852e5.psmdcp" Id="R5544f101813943fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78cc9a712b8f4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaa3858743ed40e4a0c90764ff65648b.psmdcp" Id="R164d1dfa35f949ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>