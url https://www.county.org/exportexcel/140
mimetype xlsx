--- v13 (2026-07-06)
+++ v14 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78cc9a712b8f4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaa3858743ed40e4a0c90764ff65648b.psmdcp" Id="R164d1dfa35f949ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dcd025ba81440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aee7704a2b824ae09e39480eb75adc5b.psmdcp" Id="R13db62fee7f04190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>