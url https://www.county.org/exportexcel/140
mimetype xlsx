--- v14 (2026-07-26)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dcd025ba81440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aee7704a2b824ae09e39480eb75adc5b.psmdcp" Id="R13db62fee7f04190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d85b602c91a45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b83b6ae31684945b0bb38bdc9fbfb98.psmdcp" Id="R95bed26f767e4eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>