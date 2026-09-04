--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d85b602c91a45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b83b6ae31684945b0bb38bdc9fbfb98.psmdcp" Id="R95bed26f767e4eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f458fd32ce48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2494c40e8dde43ccbd503088b0d7a72a.psmdcp" Id="Rae195b4434a14304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>