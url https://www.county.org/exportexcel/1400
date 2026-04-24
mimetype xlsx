--- v7 (2026-03-26)
+++ v8 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b30f3d7011f46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89efe66e193749a08b0a6e2764ab72bd.psmdcp" Id="R0f594d9c9c564cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5509cd228a74ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c71d8b9df468440e9208f2c6ac53f173.psmdcp" Id="R288175f2c4494c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>