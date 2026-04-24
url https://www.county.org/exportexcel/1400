--- v8 (2026-04-24)
+++ v9 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5509cd228a74ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c71d8b9df468440e9208f2c6ac53f173.psmdcp" Id="R288175f2c4494c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d994b41c404c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c687143e1c434a03a2f977be21db0d62.psmdcp" Id="R30652b68aa8340f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>