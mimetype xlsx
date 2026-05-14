--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d994b41c404c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c687143e1c434a03a2f977be21db0d62.psmdcp" Id="R30652b68aa8340f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7263350072074716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4738d29bc7314ceaa0e43e15b33900af.psmdcp" Id="Re4f267f2ff0b4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>