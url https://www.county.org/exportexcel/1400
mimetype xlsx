--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7263350072074716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4738d29bc7314ceaa0e43e15b33900af.psmdcp" Id="Re4f267f2ff0b4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d2be7601034084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/624bcd2ade6b4af3bfb21c80f160c9f5.psmdcp" Id="Rfcddfbf6c1404b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>