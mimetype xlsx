--- v11 (2026-06-03)
+++ v12 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d2be7601034084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/624bcd2ade6b4af3bfb21c80f160c9f5.psmdcp" Id="Rfcddfbf6c1404b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b3144b6b064d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7445f3b3f9b4bdcab54c7627cd92b8d.psmdcp" Id="R409c0ec84b1145e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>