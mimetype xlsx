--- v12 (2026-06-24)
+++ v13 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b3144b6b064d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7445f3b3f9b4bdcab54c7627cd92b8d.psmdcp" Id="R409c0ec84b1145e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0737a6ae4f4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9abac3fdd7bc43e38c1b2a564b532d9d.psmdcp" Id="R2edf78d74c0b4cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>