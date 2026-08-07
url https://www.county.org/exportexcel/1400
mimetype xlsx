--- v13 (2026-07-16)
+++ v14 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0737a6ae4f4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9abac3fdd7bc43e38c1b2a564b532d9d.psmdcp" Id="R2edf78d74c0b4cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ca600c352249ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54b505a4895947e5a5359548c67fc385.psmdcp" Id="Raeb3aec4474847ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>