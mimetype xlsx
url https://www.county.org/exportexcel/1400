--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ca600c352249ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54b505a4895947e5a5359548c67fc385.psmdcp" Id="Raeb3aec4474847ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fbec5a34984ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a316e144cf4d48c8b8b01a5e51d967d4.psmdcp" Id="R8ce7d89488dc46ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>