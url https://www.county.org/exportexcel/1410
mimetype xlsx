--- v17 (2026-09-02)
+++ v18 (2026-09-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6414807dd5c34a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea2d0f488f284fc2aa30ff336b61ad5a.psmdcp" Id="R9c286115b1c54769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d232ac1d0664a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccd0aac0323c4c59a0febd47d043ada1.psmdcp" Id="R378010d8ada343f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>