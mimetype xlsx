--- v18 (2026-09-22)
+++ v19 (2026-10-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d232ac1d0664a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccd0aac0323c4c59a0febd47d043ada1.psmdcp" Id="R378010d8ada343f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba34c707766444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86f84c05f51241d0828bf134aadd8734.psmdcp" Id="Re1123f92016f40ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>