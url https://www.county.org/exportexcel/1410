--- v19 (2026-10-13)
+++ v20 (2026-11-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba34c707766444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86f84c05f51241d0828bf134aadd8734.psmdcp" Id="Re1123f92016f40ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c8786687ab4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28146f73310c49f388fad5513ba38194.psmdcp" Id="R5f4713485b1a4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>