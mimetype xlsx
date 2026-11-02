--- v20 (2026-11-02)
+++ v21 (2026-11-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c8786687ab4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28146f73310c49f388fad5513ba38194.psmdcp" Id="R5f4713485b1a4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb2c39d583cc472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bd9d17fee224e519078f84429f125fb.psmdcp" Id="R950c39d2649543f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>