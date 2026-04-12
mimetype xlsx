--- v9 (2026-03-22)
+++ v10 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afcccbd8628468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c5bd1c550804cf388a8c0a15367e378.psmdcp" Id="R070a96be379b4df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966f941fa7134c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e0bea968b6140f6b83e5ee6859d4a79.psmdcp" Id="Rb722c0153ef54489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>