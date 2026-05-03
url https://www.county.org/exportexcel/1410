--- v10 (2026-04-12)
+++ v11 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966f941fa7134c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e0bea968b6140f6b83e5ee6859d4a79.psmdcp" Id="Rb722c0153ef54489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820dcb64789949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3e84a64cc4148c0baeaf1bafd86648f.psmdcp" Id="R5f12934b46224731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>