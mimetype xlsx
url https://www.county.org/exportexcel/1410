--- v11 (2026-05-03)
+++ v12 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820dcb64789949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3e84a64cc4148c0baeaf1bafd86648f.psmdcp" Id="R5f12934b46224731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c253c161bf24a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad186024be1641f09c3d939a3f0be654.psmdcp" Id="Rd038b9cc1c8b45a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>