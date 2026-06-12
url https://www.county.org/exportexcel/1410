--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c253c161bf24a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad186024be1641f09c3d939a3f0be654.psmdcp" Id="Rd038b9cc1c8b45a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b416cb5df554e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a4f355c2d774cf39db472a9f371c92b.psmdcp" Id="Ra167c57a04c04d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>