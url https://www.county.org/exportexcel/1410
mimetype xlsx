--- v13 (2026-06-12)
+++ v14 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b416cb5df554e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a4f355c2d774cf39db472a9f371c92b.psmdcp" Id="Ra167c57a04c04d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdd199573f14cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/893bc9153ef44f4497fc39beeb5bfbd9.psmdcp" Id="R8eec3c648c9142e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>