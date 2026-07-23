--- v14 (2026-07-03)
+++ v15 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdd199573f14cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/893bc9153ef44f4497fc39beeb5bfbd9.psmdcp" Id="R8eec3c648c9142e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a48d919bd540e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/378a955190f94a23be34a6e2bb76b3cf.psmdcp" Id="R2ef9e52c197942a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>