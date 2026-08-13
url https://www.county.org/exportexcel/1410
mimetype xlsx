--- v15 (2026-07-23)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a48d919bd540e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/378a955190f94a23be34a6e2bb76b3cf.psmdcp" Id="R2ef9e52c197942a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d4efa5883754188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dd44f28afbb48f084204313e15d1f75.psmdcp" Id="R270a78841b904eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>