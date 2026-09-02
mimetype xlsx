--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d4efa5883754188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dd44f28afbb48f084204313e15d1f75.psmdcp" Id="R270a78841b904eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6414807dd5c34a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea2d0f488f284fc2aa30ff336b61ad5a.psmdcp" Id="R9c286115b1c54769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>