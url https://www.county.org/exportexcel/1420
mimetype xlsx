--- v12 (2026-08-28)
+++ v13 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f296de2e0524809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d5b2db836654a2d8a87f3ea6c70b697.psmdcp" Id="R05832b37cefb47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75c46597ea545ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/815e361fc8c14a2389dd2973c6a30627.psmdcp" Id="Rad7a750c4fb0404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>