--- v13 (2026-09-17)
+++ v14 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75c46597ea545ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/815e361fc8c14a2389dd2973c6a30627.psmdcp" Id="Rad7a750c4fb0404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a429d2850747df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2499679278e4a98b0e63fb8288e445b.psmdcp" Id="Ra97988c399b740eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>