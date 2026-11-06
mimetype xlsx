--- v14 (2026-10-16)
+++ v15 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a429d2850747df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2499679278e4a98b0e63fb8288e445b.psmdcp" Id="Ra97988c399b740eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4699e36b7d4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd9b7f7a8388483c947aef84551dfce3.psmdcp" Id="Rd16efb21baa24303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>