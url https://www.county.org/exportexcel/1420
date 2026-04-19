--- v5 (2026-03-21)
+++ v6 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077e47713bd34149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68c4bf6dc25e4a9b96b5a2993d846cd3.psmdcp" Id="R76cd092fe3c54b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re564b7d0edfa4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82ba26995f2c401bab71b900e521d4bd.psmdcp" Id="R8611a363d9404799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>