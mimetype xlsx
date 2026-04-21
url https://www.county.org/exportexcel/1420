--- v6 (2026-04-19)
+++ v7 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re564b7d0edfa4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82ba26995f2c401bab71b900e521d4bd.psmdcp" Id="R8611a363d9404799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516aa6ca9078441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a913bf51b5f46c9a39d3a05e36ed0f0.psmdcp" Id="Ra968d27094fe4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>