--- v7 (2026-04-21)
+++ v8 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516aa6ca9078441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a913bf51b5f46c9a39d3a05e36ed0f0.psmdcp" Id="Ra968d27094fe4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fc22a17f844b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/259979b6f0b34ce8bb3dd90138df2877.psmdcp" Id="Rc12c6051dd234ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>