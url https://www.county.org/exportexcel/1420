--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fc22a17f844b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/259979b6f0b34ce8bb3dd90138df2877.psmdcp" Id="Rc12c6051dd234ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08104526632c4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aff8a07f7d1f44cba5200a73d631fdf8.psmdcp" Id="R2e08432d50b64ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>