--- v9 (2026-06-19)
+++ v10 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08104526632c4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aff8a07f7d1f44cba5200a73d631fdf8.psmdcp" Id="R2e08432d50b64ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f2a63aa793489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47192ebb9b8a4b448efe2b85692b00a2.psmdcp" Id="R4ecdb624f9254099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>