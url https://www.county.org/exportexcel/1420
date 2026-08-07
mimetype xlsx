--- v10 (2026-07-16)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f2a63aa793489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47192ebb9b8a4b448efe2b85692b00a2.psmdcp" Id="R4ecdb624f9254099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0716ea000d145b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac81a52fd0ee4df989b8c6960958fa40.psmdcp" Id="R08a74d4c389d4920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>