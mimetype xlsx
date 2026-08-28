--- v11 (2026-08-07)
+++ v12 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0716ea000d145b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac81a52fd0ee4df989b8c6960958fa40.psmdcp" Id="R08a74d4c389d4920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f296de2e0524809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d5b2db836654a2d8a87f3ea6c70b697.psmdcp" Id="R05832b37cefb47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>