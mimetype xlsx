--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd98316455d46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9c04e5bddc1490f963eaaf30e22a24e.psmdcp" Id="R227d220429504420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fa7e90f8264450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c33ab98ecfd24194b273666b1073b4a3.psmdcp" Id="R5e9f068890a04753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>