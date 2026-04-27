--- v7 (2026-04-01)
+++ v8 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fa7e90f8264450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c33ab98ecfd24194b273666b1073b4a3.psmdcp" Id="R5e9f068890a04753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf350718cac07473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/758e4beee05e4089a9f00e75b6d558e7.psmdcp" Id="Ra0df4d2bf2ce4458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>