--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf350718cac07473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/758e4beee05e4089a9f00e75b6d558e7.psmdcp" Id="Ra0df4d2bf2ce4458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d59eaa66254070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92be9a477734146bb80847f6abff81a.psmdcp" Id="R76dbbf66cdae4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>