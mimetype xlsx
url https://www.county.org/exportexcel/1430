--- v9 (2026-05-18)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d59eaa66254070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92be9a477734146bb80847f6abff81a.psmdcp" Id="R76dbbf66cdae4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7676f7bf594a4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6ded2c843db4158a57976e587fc1b23.psmdcp" Id="R116147c671d24e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>