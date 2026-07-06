--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7676f7bf594a4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6ded2c843db4158a57976e587fc1b23.psmdcp" Id="R116147c671d24e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcff9126e3f244dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0894870e0427436188429c5ff1c6d4b6.psmdcp" Id="R52ed361df0434acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>