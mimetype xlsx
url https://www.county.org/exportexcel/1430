--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcff9126e3f244dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0894870e0427436188429c5ff1c6d4b6.psmdcp" Id="R52ed361df0434acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6e5198d74948cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b89bf25e42f40e0bfd2314010b33444.psmdcp" Id="Rcacfa3878b10418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>