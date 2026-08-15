--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6e5198d74948cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b89bf25e42f40e0bfd2314010b33444.psmdcp" Id="Rcacfa3878b10418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fe10e7c0cf4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8e412efd6694fd492784b74619c81ce.psmdcp" Id="Re11569b48ccb4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>