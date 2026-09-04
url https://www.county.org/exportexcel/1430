--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fe10e7c0cf4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8e412efd6694fd492784b74619c81ce.psmdcp" Id="Re11569b48ccb4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8846cd2fb0478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e653c283d85f47b48bdb475b394ebaec.psmdcp" Id="R1d2196ce2c134641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>